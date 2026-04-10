--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Fourvel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbfourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1061-4642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169712206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">304375918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000410074521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Galeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Ictonychinae (Mustelidae) from the Plio-Pleistocene of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Werdelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2025.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative cranio-dental morphometry between the black-backed jackal and the side-striped jackal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2436914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaar’s Cave (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2024.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominins in Botswana :à la recherche de nouveaux berceaux de l’Humanité au Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and 2 cave at Fouvent-le-Bas (Haute-Saône, eastern France) : the artist reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feldrik Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fossil Bovidae (Mammalia: Artiodactyla) from Kromdraai Unit P, South Africa and their implication for biochronology and hominin palaeoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognise Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nompumelelo Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108621. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne de lion des cavernes de la grotte de Montgrillet, Meyrannes – Gard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation taphonomique d’écosystèmes modernes : Implications pour la connaissance des ensembles archéo-paléontologiques. Le cas d’Aga Dima (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.332-341. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores and hominins contributions to the Early Pleistocene bone accumulation of Cooper's D, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.107660. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent history of the Spanish ibex (Capra pyrenaica) in the French Pyrenees: a contribution of speleology to palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delmasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de Mustela nivalis Linnaeus, 1766 (Carnivora, Mustelidae) du gisement Pléistocène inférieur de Montoussé 5 (Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (28), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’éthologie de l’hyène des cavernes et sa fréquentation de l’endokarst profond. L’exemple de l’Aldène (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, Vol. 5. Karst sediment, Palaeontology and Archaeology (25), pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Karst Comtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou de la Licorne à La Rochefoucauld-en-Angoumois (Charente, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.316-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project -Human Origins in Mozambique and Malawi Environments: looking for our origin in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new canid species (Carnivora: Canidae) from the Plio-Pleistocene hominin-bearing site of Kromdraai (Cradle of Humankind, Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-022-00628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du gisement fossilifère de l'aven du Devès de Reynaud (Saint-Remèze, Ardèche, France) Histoire et apport de l'étude des paléofaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lepenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ours de la grotte de Niaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Yanik Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maksud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXI-71, pp.29-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des lynx. Origine et évolution d’après la paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on the Middle Pleistocene Site of Lunel-Viel I (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26382/AMQ.2021.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores Pléistocènes de la Principauté de Monaco. Les grottes de l’Observatoire et de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary cliff-dwelling bovids (Capra, Rupicapra, Hemitragus, Ovis): site’s typology and taphonomic remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Estudios de Arqueozoologia y tafonomia de la Peninsula iberica. Homenaje al Professor Manuel Perez-Ripoll, extra-21, pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lynx Lynx pardinus spelaeus Boule, 1910 du Pléistocène moyen de la grotte de l'Escale (Bouches-du-Rhône, France) : données paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.108-137. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Stocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018, pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannet Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2019.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civettictis braini nov. sp. (Mammalia: Carnivora), a new viverrid from the hominin-bearing site of Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.366-377. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic interpretations of a new Plio-Pleistocene hominin-bearing assemblage at Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette de lion des cavernes (Panthera (Leo) spelaea) de Montmaurin : observations paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tome CXXXIV (2018-2), pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur une mandibule de chat pléistocène (Carnivora : Felidae) du Réseau Ursus (Soyons, Ardèche, France) : apport pour la connaissance des petits Félidés pléistocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Salomé (Vallon-Pont-d'Arc, Ardèche, France) : un nouvel exemple de compétition et d'interactions interspécifiques (ours-hyène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/PALEO.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/4, pp.455-469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the time span of hominin evolution at Kromdraai (Gauteng, South Africa): Recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hyène des cavernes : un carnivore emblématique des gorges de l'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.237 - 266. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodological approach to the taphonomic study of paleontological and archaeological faunal assemblages: a preliminary case study from Olduvai Gorge (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Organista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agness Gidna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.35-53. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur deux mandibules de Pachycrocuta brevirostris (Aymard, 1846) du Pléistocène ancien du sud-est de la France : la grotte de la Grosse Marguerite (Aiguèze) et l'aven des Trois Pigeons (Nîmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modification by modern wolf (Canis lupus) : a taphonomic study from their natural feeding places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wajrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.197-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montclus. Aven des Tribles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Rhône-Alpes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of ungulate long bones by Pleistocene hyenas : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux. Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mustélidés de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.603-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Predator: A Cautionary Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lagomorphes de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Messiez-Poche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results of New Fossil Micromammal Assemblages from Gcwihaba Caves, Botswana: taphonomic and taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Tshukudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cave Occupation in leopard and other large mammalian species: the case study of Gcwihaba cave, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view from Europe: the case of digested teeth from Pleistocene hyaena dens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Taphonomy Reference collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Leakey Foundation, May 2024, Nairobi (Kenya), Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Pleistocene eastern African otters, with a new record from Olduvai Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Kimambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid A. Iurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ADDIS ABEBA, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivore Tooth Pit Marks on Bovid Bones from Member 3 at Makapansgat Limeworks Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Eizimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of Plio-Pleistocene canids guild: first paleoecological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores of Southern Africa: assessing trophic chain and its implication in hominins evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalities of the Homo-Genus Appearance in Southern African Paleokarsts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bruxelles; Philippe Segadika, Dec 2024, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichnologie : Les empreintes humaines et animales dans le réseau profond de la Grotte de Saint-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scherk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres souterraines de Saint-Marcel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Marcel d'Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canids from the Pleistocene: a comparative study between Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Addis Ababa (Ethiopie), Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canidés (Canis lupus familiaris et Cuon alpinus europaeus) et les contextes paléo-environnementaux et morpho-sédimentaire de la Baume Traucade (Issirac, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Braize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob’. « Recherches et découvertes du milieu souterrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaars (Gauteng, South Africa) : implications for the study of trophic interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Congrès Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochronology and palaeoecology of Kromdraai Unit P, South Africa, based on the fossil Bovidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress. Session 109 – Animals, Environment and Humans: diverse perspectives from the Quaternary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating teeth with their teeth…or the desirable effect of ingestion!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Plio-Pleistocene canid guild in Southern Africa: first insights for its paleoecology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vilnius (Lituanie), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project – Human Origins in Mozambique and Malawi Environments : Looking for our origins in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de Spéléologie de l’UIS – Savoie-Mont-Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires dans le &amp;quot; berceau de l'Humanité &amp;quot; en Afrique du sud : un nouveau cadre chronologique pour de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéo‐paléontologique du Mas des Caves à Lunel‐Viel (Hérault) : Historique des recherches et nouveaux travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for new pieces of the Cradle of Humankind in Southern Africa: HON and HOMME research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de Soyons dans son contexte paléolithique régional (Drôme et Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst et les grottes de Soyons, Crussol et Châteaubourg, le temps de la géologie, le temps de l’eau, le temps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées AFK 2019, Sep 2019, Soyons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los linces (Lynx pardinus/spelaeus, Lynx lynx) desde Pleistoceno medio hasta el Holoceno en el sur de Francia: datos paleontologicos y tafonomicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Jornades d’Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Mammalia : Carnivora) du Plio-Pléistocène d’Afrique du Sud : Implications biochronologiques et paléoécosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédateurs quaternaires : une histoire des relations entre espèces en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche préhistorique et Archéologique; Département de l’Ardèche, 2017, Alba-la-Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Kromdraai Carnivores: Palaeoecology, Predator-prey interactions and their Implications in the Site formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ICAZ Taphonomy Working Group Meeting. General to Specific Quaternary Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El leon de las cavernas (Panthera (leo) spelaea) : un ensayo de sintesis sobre su evolucion, tafonomia y Arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornades d’arqueozoologia del Museu de Prehistòria de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Pineda del Mar, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire de l’hyène des cavernes (Crocuta c. spelaea) à partir des études (néo)taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornades internacionals d’Osteoarquelogia I Antropologia forense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pineda del Mar, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extant African and Extinct European Hyenas: Taphonomical characterization of their bone accumulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proboscidians (Palaeoloxodon antiquus, Mammuthus meridionalis/trogontherii) and first human settlements in France: Taphonomic consideration from Soleilhac (Haute-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Loutit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des ensembles osseux de Hyénidés actuelles et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés Quaternaires : morphométrie comparée des genres Hyaena Brünnich, 1771 et Crocuta Kaup, 1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Martin-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric erosion on artiodactyl acropodials eaten by large carnivores and vultures: a taphonomic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Esteban-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ICAZ Taphonomy Working Group Taphonomy and archaeozoological research: recent approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cave lion (P. spelaea) in karstic setting : a survey from (recent) paleontological and rock art discoveries in southern France and northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranthon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Azé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaena (Pachycrocuta, Crocuta) as a significant predator and/or scavenger on Pleistocene megaherbivores (Elephantidae, Rhinocerotidae, Hippopotamidae): taphonomic considerations from some French Pleistocene sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Mammoths: Vth International Conference on Mammoths and their Relatives. From The Pliocene to Present-Day: Biotopes, Evolution and Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai’s Carnivores through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave hyena (Crocuta crocuta spelaea) Den and Nursery : artistic reconstruction of Cuvier 2 Cave (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and Cuvier 2 cave at Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for new pieces of the Cradle of Humankind in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-South African Science and Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, loups et hyènes des cavernes : occupations multiples entre hommes et carnivores au Grand Abri aux Puces (Vaucluse, OIS5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut paléoécologique pour les canidés (loups et renards) du Portel-Ouest ? Analyse taphonomique de l'impact des carnivores sur l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent-le-Bas (Haute-Saône), Nouvelles données sur le Moustérien, Gravettien et repaire de carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds de la Recherche Scientifique (FNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ramioul, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques au &amp;quot;Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments and the Context of Plio-Pleistocene Hominins at Kromdraai, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sally C. Reynolds; René Bobe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Paleoecology and Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.82-85, 2022, 9781139696470. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139696470.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquetin dans la Préhistoire : paléoécologie d'un animal emblématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh, Valérie Feruglio, Frédéric Plassard and Georges Sauvet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I- De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2021, Préhistoires de la Méditerranée, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lynxes (Lynx pardinus/spelaeus, Lynx lynx) from the Middle Pleistocene to the Holocene in southern France : a paleontological and taphonomical overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Sanchis, Josep Lluís Pascual Benito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recull d’estudis de fauna de jaciments valencians. V Jornades d’arqueozoologia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistoria de Valencia, pp.239 - 265, 2021, 978-84-7795-895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche ichnologique à la connaissance des comportements des faunes disparues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.54-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin - léopard ? Considérations taphonomiques sur la prédation des caprinés par les Carnivores au Pléistocène dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In (DAUJEARD C., GOURICHON L., BRUGAL J.-P. dir.) Hommes et Caprinés, de la montagne à la steppe, de la chasse à l'élevage, actes des XXXIXe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des carnivores dans la formation des ensembles archéo-paléontologiques et incidences sur l’évolution comportementale du genre humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2019, pp.55-59, 2019, Université Populaire du Grand Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lion des cavernes, seigneur de la toundra-steppe au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gonzalez-Menèndez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Lions et des Hommes, Mythes félins: 400 siècles de fascination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.14-17, 2019, 972-2-07283852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des grands carnivores au Paléolithique (supérieur) : quelques données archéo(zoo)logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cretin; Stéphane Madelaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus, Reflets de la biodiversité [Exposition Musée national de Préhistoire – Les Eyzies 28 Juin – 11 Novembre 2019]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-72, 2019, 978-2-911233-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie, écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Djinjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-111, 2018, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie et écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.108-111, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some preliminary interpretations of the oldest faunal assemblage from Kromdraai B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; John Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Sun Media, pp.71-104, 2017, 9781928355069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations par les prédateurs non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaphonomieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouvrage du Groupement de recherche 3591 "Taphonomie, Environnement et Archéologie" CNRS-INEE, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-412, 2017, Collection Sciences archéologiques, 9782813002419. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Bizot; Gérard Sauzade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dolmen de l’Ubac à Goult (Vaucluse). Archéologie, environnement et évolution des gestes funéraires dans un contexte stratifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2015, Mémoires de la Société Préhistorique Française, 2-913745-61-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encart 4 - Taphonomie des Carnivores : approches tracéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Balasse; Jean-Philip Brugal; Yannick Dauphin; Eva-Maria Geigl; Christine Oberlin; Ina Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'Os - Archéométrie du Squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, pp.118-120, 2015, 2813001643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyenas' level of dependence on livestock in pastoralist areas in the Republic of Djibouti and Kenya: relation between prey availability and bone consumption sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal, Armelle Gardeisen &amp; Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes ; 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des os longs d'ongulés dévorés par les grands prédateurs modernes d'Europe et d'Afrique (C. lupus, P. brunnea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Okarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Buisson-Catil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Justiniany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléoanthropologique des empreintes de pieds humains de la galerie Paul Ambert dans le réseau Cathala de la grotte d’Aldène – mission 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Occitanie. 2024, pp.1-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des origines de l’Homme en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia. « À la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave Hyena Osteometrical Datasets. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, Entrechaux, Vaucluse, Document final de synthèse 2012−2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Région Provence−Alpes−Côte d'Azur. 2014, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2014, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse), site n°84.079.00033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA PACA. 2012, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP02727, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés modernes et fossiles d'Europe et d'Afrique : taphonomie comparée de leurs assemblages osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TOU20145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00830276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Fourvel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbfourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1061-4642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169712206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">304375918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000410074521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Galeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Ictonychinae (Mustelidae) from the Plio-Pleistocene of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Werdelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2025.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative cranio-dental morphometry between the black-backed jackal and the side-striped jackal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2436914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaar’s Cave (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2024.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominins in Botswana :à la recherche de nouveaux berceaux de l’Humanité au Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and 2 cave at Fouvent-le-Bas (Haute-Saône, eastern France) : the artist reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feldrik Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fossil Bovidae (Mammalia: Artiodactyla) from Kromdraai Unit P, South Africa and their implication for biochronology and hominin palaeoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognise Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nompumelelo Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108621. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne de lion des cavernes de la grotte de Montgrillet, Meyrannes – Gard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation taphonomique d’écosystèmes modernes : Implications pour la connaissance des ensembles archéo-paléontologiques. Le cas d’Aga Dima (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.332-341. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent history of the Spanish ibex (Capra pyrenaica) in the French Pyrenees: a contribution of speleology to palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delmasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de Mustela nivalis Linnaeus, 1766 (Carnivora, Mustelidae) du gisement Pléistocène inférieur de Montoussé 5 (Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (28), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores and hominins contributions to the Early Pleistocene bone accumulation of Cooper's D, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.107660. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Karst Comtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’éthologie de l’hyène des cavernes et sa fréquentation de l’endokarst profond. L’exemple de l’Aldène (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, Vol. 5. Karst sediment, Palaeontology and Archaeology (25), pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou de la Licorne à La Rochefoucauld-en-Angoumois (Charente, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.316-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project -Human Origins in Mozambique and Malawi Environments: looking for our origin in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new canid species (Carnivora: Canidae) from the Plio-Pleistocene hominin-bearing site of Kromdraai (Cradle of Humankind, Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-022-00628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du gisement fossilifère de l'aven du Devès de Reynaud (Saint-Remèze, Ardèche, France) Histoire et apport de l'étude des paléofaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lepenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des lynx. Origine et évolution d’après la paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ours de la grotte de Niaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Yanik Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maksud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXI-71, pp.29-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on the Middle Pleistocene Site of Lunel-Viel I (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26382/AMQ.2021.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores Pléistocènes de la Principauté de Monaco. Les grottes de l’Observatoire et de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary cliff-dwelling bovids (Capra, Rupicapra, Hemitragus, Ovis): site’s typology and taphonomic remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Estudios de Arqueozoologia y tafonomia de la Peninsula iberica. Homenaje al Professor Manuel Perez-Ripoll, extra-21, pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lynx Lynx pardinus spelaeus Boule, 1910 du Pléistocène moyen de la grotte de l'Escale (Bouches-du-Rhône, France) : données paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.108-137. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Stocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018, pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannet Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2019.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civettictis braini nov. sp. (Mammalia: Carnivora), a new viverrid from the hominin-bearing site of Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.366-377. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic interpretations of a new Plio-Pleistocene hominin-bearing assemblage at Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette de lion des cavernes (Panthera (Leo) spelaea) de Montmaurin : observations paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tome CXXXIV (2018-2), pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur une mandibule de chat pléistocène (Carnivora : Felidae) du Réseau Ursus (Soyons, Ardèche, France) : apport pour la connaissance des petits Félidés pléistocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Salomé (Vallon-Pont-d'Arc, Ardèche, France) : un nouvel exemple de compétition et d'interactions interspécifiques (ours-hyène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/PALEO.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/4, pp.455-469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the time span of hominin evolution at Kromdraai (Gauteng, South Africa): Recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hyène des cavernes : un carnivore emblématique des gorges de l'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.237 - 266. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodological approach to the taphonomic study of paleontological and archaeological faunal assemblages: a preliminary case study from Olduvai Gorge (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Organista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agness Gidna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.35-53. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur deux mandibules de Pachycrocuta brevirostris (Aymard, 1846) du Pléistocène ancien du sud-est de la France : la grotte de la Grosse Marguerite (Aiguèze) et l'aven des Trois Pigeons (Nîmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modification by modern wolf (Canis lupus) : a taphonomic study from their natural feeding places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wajrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.197-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montclus. Aven des Tribles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Rhône-Alpes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of ungulate long bones by Pleistocene hyenas : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux. Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Predator: A Cautionary Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lagomorphes de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mustélidés de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.603-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Messiez-Poche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results of New Fossil Micromammal Assemblages from Gcwihaba Caves, Botswana: taphonomic and taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Tshukudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Pleistocene eastern African otters, with a new record from Olduvai Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Kimambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid A. Iurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ADDIS ABEBA, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view from Europe: the case of digested teeth from Pleistocene hyaena dens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Taphonomy Reference collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Leakey Foundation, May 2024, Nairobi (Kenya), Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cave Occupation in leopard and other large mammalian species: the case study of Gcwihaba cave, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivore Tooth Pit Marks on Bovid Bones from Member 3 at Makapansgat Limeworks Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Eizimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of Plio-Pleistocene canids guild: first paleoecological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores of Southern Africa: assessing trophic chain and its implication in hominins evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalities of the Homo-Genus Appearance in Southern African Paleokarsts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bruxelles; Philippe Segadika, Dec 2024, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canids from the Pleistocene: a comparative study between Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Addis Ababa (Ethiopie), Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canidés (Canis lupus familiaris et Cuon alpinus europaeus) et les contextes paléo-environnementaux et morpho-sédimentaire de la Baume Traucade (Issirac, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Braize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob’. « Recherches et découvertes du milieu souterrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichnologie : Les empreintes humaines et animales dans le réseau profond de la Grotte de Saint-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scherk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres souterraines de Saint-Marcel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Marcel d'Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochronology and palaeoecology of Kromdraai Unit P, South Africa, based on the fossil Bovidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress. Session 109 – Animals, Environment and Humans: diverse perspectives from the Quaternary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaars (Gauteng, South Africa) : implications for the study of trophic interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Congrès Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating teeth with their teeth…or the desirable effect of ingestion!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Plio-Pleistocene canid guild in Southern Africa: first insights for its paleoecology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vilnius (Lituanie), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires dans le &amp;quot; berceau de l'Humanité &amp;quot; en Afrique du sud : un nouveau cadre chronologique pour de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project – Human Origins in Mozambique and Malawi Environments : Looking for our origins in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de Spéléologie de l’UIS – Savoie-Mont-Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéo‐paléontologique du Mas des Caves à Lunel‐Viel (Hérault) : Historique des recherches et nouveaux travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for new pieces of the Cradle of Humankind in Southern Africa: HON and HOMME research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de Soyons dans son contexte paléolithique régional (Drôme et Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst et les grottes de Soyons, Crussol et Châteaubourg, le temps de la géologie, le temps de l’eau, le temps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées AFK 2019, Sep 2019, Soyons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los linces (Lynx pardinus/spelaeus, Lynx lynx) desde Pleistoceno medio hasta el Holoceno en el sur de Francia: datos paleontologicos y tafonomicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Jornades d’Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Mammalia : Carnivora) du Plio-Pléistocène d’Afrique du Sud : Implications biochronologiques et paléoécosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédateurs quaternaires : une histoire des relations entre espèces en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche préhistorique et Archéologique; Département de l’Ardèche, 2017, Alba-la-Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Kromdraai Carnivores: Palaeoecology, Predator-prey interactions and their Implications in the Site formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ICAZ Taphonomy Working Group Meeting. General to Specific Quaternary Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El leon de las cavernas (Panthera (leo) spelaea) : un ensayo de sintesis sobre su evolucion, tafonomia y Arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornades d’arqueozoologia del Museu de Prehistòria de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Pineda del Mar, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire de l’hyène des cavernes (Crocuta c. spelaea) à partir des études (néo)taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornades internacionals d’Osteoarquelogia I Antropologia forense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pineda del Mar, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extant African and Extinct European Hyenas: Taphonomical characterization of their bone accumulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proboscidians (Palaeoloxodon antiquus, Mammuthus meridionalis/trogontherii) and first human settlements in France: Taphonomic consideration from Soleilhac (Haute-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Loutit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des ensembles osseux de Hyénidés actuelles et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés Quaternaires : morphométrie comparée des genres Hyaena Brünnich, 1771 et Crocuta Kaup, 1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Martin-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric erosion on artiodactyl acropodials eaten by large carnivores and vultures: a taphonomic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Esteban-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ICAZ Taphonomy Working Group Taphonomy and archaeozoological research: recent approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cave lion (P. spelaea) in karstic setting : a survey from (recent) paleontological and rock art discoveries in southern France and northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranthon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Azé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaena (Pachycrocuta, Crocuta) as a significant predator and/or scavenger on Pleistocene megaherbivores (Elephantidae, Rhinocerotidae, Hippopotamidae): taphonomic considerations from some French Pleistocene sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Mammoths: Vth International Conference on Mammoths and their Relatives. From The Pliocene to Present-Day: Biotopes, Evolution and Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai’s Carnivores through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave hyena (Crocuta crocuta spelaea) Den and Nursery : artistic reconstruction of Cuvier 2 Cave (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and Cuvier 2 cave at Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for new pieces of the Cradle of Humankind in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-South African Science and Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, loups et hyènes des cavernes : occupations multiples entre hommes et carnivores au Grand Abri aux Puces (Vaucluse, OIS5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut paléoécologique pour les canidés (loups et renards) du Portel-Ouest ? Analyse taphonomique de l'impact des carnivores sur l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent-le-Bas (Haute-Saône), Nouvelles données sur le Moustérien, Gravettien et repaire de carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds de la Recherche Scientifique (FNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ramioul, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques au &amp;quot;Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments and the Context of Plio-Pleistocene Hominins at Kromdraai, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sally C. Reynolds; René Bobe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Paleoecology and Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.82-85, 2022, 9781139696470. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139696470.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquetin dans la Préhistoire : paléoécologie d'un animal emblématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh, Valérie Feruglio, Frédéric Plassard and Georges Sauvet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I- De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2021, Préhistoires de la Méditerranée, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lynxes (Lynx pardinus/spelaeus, Lynx lynx) from the Middle Pleistocene to the Holocene in southern France : a paleontological and taphonomical overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Sanchis, Josep Lluís Pascual Benito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recull d’estudis de fauna de jaciments valencians. V Jornades d’arqueozoologia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistoria de Valencia, pp.239 - 265, 2021, 978-84-7795-895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche ichnologique à la connaissance des comportements des faunes disparues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.54-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des carnivores dans la formation des ensembles archéo-paléontologiques et incidences sur l’évolution comportementale du genre humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2019, pp.55-59, 2019, Université Populaire du Grand Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin - léopard ? Considérations taphonomiques sur la prédation des caprinés par les Carnivores au Pléistocène dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In (DAUJEARD C., GOURICHON L., BRUGAL J.-P. dir.) Hommes et Caprinés, de la montagne à la steppe, de la chasse à l'élevage, actes des XXXIXe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lion des cavernes, seigneur de la toundra-steppe au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gonzalez-Menèndez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Lions et des Hommes, Mythes félins: 400 siècles de fascination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.14-17, 2019, 972-2-07283852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des grands carnivores au Paléolithique (supérieur) : quelques données archéo(zoo)logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cretin; Stéphane Madelaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus, Reflets de la biodiversité [Exposition Musée national de Préhistoire – Les Eyzies 28 Juin – 11 Novembre 2019]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-72, 2019, 978-2-911233-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie, écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Djinjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-111, 2018, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie et écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.108-111, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some preliminary interpretations of the oldest faunal assemblage from Kromdraai B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; John Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Sun Media, pp.71-104, 2017, 9781928355069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations par les prédateurs non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaphonomieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouvrage du Groupement de recherche 3591 "Taphonomie, Environnement et Archéologie" CNRS-INEE, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-412, 2017, Collection Sciences archéologiques, 9782813002419. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encart 4 - Taphonomie des Carnivores : approches tracéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Balasse; Jean-Philip Brugal; Yannick Dauphin; Eva-Maria Geigl; Christine Oberlin; Ina Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'Os - Archéométrie du Squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, pp.118-120, 2015, 2813001643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Bizot; Gérard Sauzade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dolmen de l’Ubac à Goult (Vaucluse). Archéologie, environnement et évolution des gestes funéraires dans un contexte stratifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2015, Mémoires de la Société Préhistorique Française, 2-913745-61-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyenas' level of dependence on livestock in pastoralist areas in the Republic of Djibouti and Kenya: relation between prey availability and bone consumption sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal, Armelle Gardeisen &amp; Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes ; 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des os longs d'ongulés dévorés par les grands prédateurs modernes d'Europe et d'Afrique (C. lupus, P. brunnea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Okarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Buisson-Catil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Justiniany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléoanthropologique des empreintes de pieds humains de la galerie Paul Ambert dans le réseau Cathala de la grotte d’Aldène – mission 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Occitanie. 2024, pp.1-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des origines de l’Homme en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia. « À la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave Hyena Osteometrical Datasets. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, Entrechaux, Vaucluse, Document final de synthèse 2012−2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Région Provence−Alpes−Côte d'Azur. 2014, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2014, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse), site n°84.079.00033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA PACA. 2012, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP02727, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés modernes et fossiles d'Europe et d'Afrique : taphonomie comparée de leurs assemblages osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TOU20145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00830276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="313E9F19"/>
+    <w:nsid w:val="36BA0E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbfourvel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1061-4642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169712206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304375918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410074521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Werdelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2025.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2436914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.02.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feldrik Rivat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dewailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recognise Sambo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Maringa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107660" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Moiana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2021.08" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fourvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah O&#8217;regan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Organista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agness Gidna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.04.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZ69MJW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut&#8722;bonnoure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=One Tshukudu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cherin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Azzar&#224;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kimambo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid A. Iurino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eizimo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sambo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maringa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zipfel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154855v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850242v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Stratford" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewailly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fourvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Fourvel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louguet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seveque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Stratford" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563975v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746175v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francis Thackeray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139696470.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382481v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54954" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563738v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395843v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695934" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565147v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002419" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3762" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811197v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585033v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Bouville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buisson-Catil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427221v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565163v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slimak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953050v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565398v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830276v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20145" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbfourvel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1061-4642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169712206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304375918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410074521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Werdelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2025.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2436914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.02.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feldrik Rivat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dewailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recognise Sambo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Maringa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Moiana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2021.08" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fourvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah O&#8217;regan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Organista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agness Gidna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.04.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZ69MJW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut&#8722;bonnoure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=One Tshukudu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744334v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cherin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Azzar&#224;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kimambo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid A. Iurino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eizimo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sambo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maringa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zipfel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Stratford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154855v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewailly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fourvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Fourvel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louguet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seveque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Stratford" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563975v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746175v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francis Thackeray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139696470.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382481v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54954" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563738v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395843v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695934" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565147v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002419" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3762" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565160v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811197v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585033v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Bouville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buisson-Catil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427221v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slimak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953050v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565398v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830276v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20145" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>