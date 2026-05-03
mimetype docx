--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Fourvel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbfourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1061-4642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169712206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">304375918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000410074521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Galeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Ictonychinae (Mustelidae) from the Plio-Pleistocene of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Werdelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2025.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative cranio-dental morphometry between the black-backed jackal and the side-striped jackal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2436914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaar’s Cave (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2024.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominins in Botswana :à la recherche de nouveaux berceaux de l’Humanité au Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and 2 cave at Fouvent-le-Bas (Haute-Saône, eastern France) : the artist reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feldrik Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fossil Bovidae (Mammalia: Artiodactyla) from Kromdraai Unit P, South Africa and their implication for biochronology and hominin palaeoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognise Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nompumelelo Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108621. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne de lion des cavernes de la grotte de Montgrillet, Meyrannes – Gard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation taphonomique d’écosystèmes modernes : Implications pour la connaissance des ensembles archéo-paléontologiques. Le cas d’Aga Dima (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.332-341. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent history of the Spanish ibex (Capra pyrenaica) in the French Pyrenees: a contribution of speleology to palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delmasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de Mustela nivalis Linnaeus, 1766 (Carnivora, Mustelidae) du gisement Pléistocène inférieur de Montoussé 5 (Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (28), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores and hominins contributions to the Early Pleistocene bone accumulation of Cooper's D, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.107660. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Karst Comtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’éthologie de l’hyène des cavernes et sa fréquentation de l’endokarst profond. L’exemple de l’Aldène (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, Vol. 5. Karst sediment, Palaeontology and Archaeology (25), pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou de la Licorne à La Rochefoucauld-en-Angoumois (Charente, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.316-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project -Human Origins in Mozambique and Malawi Environments: looking for our origin in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new canid species (Carnivora: Canidae) from the Plio-Pleistocene hominin-bearing site of Kromdraai (Cradle of Humankind, Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-022-00628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du gisement fossilifère de l'aven du Devès de Reynaud (Saint-Remèze, Ardèche, France) Histoire et apport de l'étude des paléofaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lepenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des lynx. Origine et évolution d’après la paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ours de la grotte de Niaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Yanik Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maksud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXI-71, pp.29-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on the Middle Pleistocene Site of Lunel-Viel I (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26382/AMQ.2021.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores Pléistocènes de la Principauté de Monaco. Les grottes de l’Observatoire et de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary cliff-dwelling bovids (Capra, Rupicapra, Hemitragus, Ovis): site’s typology and taphonomic remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Estudios de Arqueozoologia y tafonomia de la Peninsula iberica. Homenaje al Professor Manuel Perez-Ripoll, extra-21, pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lynx Lynx pardinus spelaeus Boule, 1910 du Pléistocène moyen de la grotte de l'Escale (Bouches-du-Rhône, France) : données paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.108-137. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Stocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018, pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannet Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2019.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civettictis braini nov. sp. (Mammalia: Carnivora), a new viverrid from the hominin-bearing site of Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.366-377. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic interpretations of a new Plio-Pleistocene hominin-bearing assemblage at Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette de lion des cavernes (Panthera (Leo) spelaea) de Montmaurin : observations paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tome CXXXIV (2018-2), pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur une mandibule de chat pléistocène (Carnivora : Felidae) du Réseau Ursus (Soyons, Ardèche, France) : apport pour la connaissance des petits Félidés pléistocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Salomé (Vallon-Pont-d'Arc, Ardèche, France) : un nouvel exemple de compétition et d'interactions interspécifiques (ours-hyène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/PALEO.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/4, pp.455-469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the time span of hominin evolution at Kromdraai (Gauteng, South Africa): Recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hyène des cavernes : un carnivore emblématique des gorges de l'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.237 - 266. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodological approach to the taphonomic study of paleontological and archaeological faunal assemblages: a preliminary case study from Olduvai Gorge (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Organista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agness Gidna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.35-53. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur deux mandibules de Pachycrocuta brevirostris (Aymard, 1846) du Pléistocène ancien du sud-est de la France : la grotte de la Grosse Marguerite (Aiguèze) et l'aven des Trois Pigeons (Nîmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modification by modern wolf (Canis lupus) : a taphonomic study from their natural feeding places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wajrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.197-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montclus. Aven des Tribles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Rhône-Alpes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of ungulate long bones by Pleistocene hyenas : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux. Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Predator: A Cautionary Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lagomorphes de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mustélidés de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.603-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Messiez-Poche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results of New Fossil Micromammal Assemblages from Gcwihaba Caves, Botswana: taphonomic and taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Tshukudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Pleistocene eastern African otters, with a new record from Olduvai Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Kimambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid A. Iurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ADDIS ABEBA, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view from Europe: the case of digested teeth from Pleistocene hyaena dens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Taphonomy Reference collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Leakey Foundation, May 2024, Nairobi (Kenya), Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cave Occupation in leopard and other large mammalian species: the case study of Gcwihaba cave, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivore Tooth Pit Marks on Bovid Bones from Member 3 at Makapansgat Limeworks Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Eizimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of Plio-Pleistocene canids guild: first paleoecological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores of Southern Africa: assessing trophic chain and its implication in hominins evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalities of the Homo-Genus Appearance in Southern African Paleokarsts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bruxelles; Philippe Segadika, Dec 2024, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canids from the Pleistocene: a comparative study between Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Addis Ababa (Ethiopie), Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canidés (Canis lupus familiaris et Cuon alpinus europaeus) et les contextes paléo-environnementaux et morpho-sédimentaire de la Baume Traucade (Issirac, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Braize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob’. « Recherches et découvertes du milieu souterrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichnologie : Les empreintes humaines et animales dans le réseau profond de la Grotte de Saint-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scherk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres souterraines de Saint-Marcel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Marcel d'Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochronology and palaeoecology of Kromdraai Unit P, South Africa, based on the fossil Bovidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress. Session 109 – Animals, Environment and Humans: diverse perspectives from the Quaternary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaars (Gauteng, South Africa) : implications for the study of trophic interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Congrès Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating teeth with their teeth…or the desirable effect of ingestion!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Plio-Pleistocene canid guild in Southern Africa: first insights for its paleoecology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vilnius (Lituanie), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires dans le &amp;quot; berceau de l'Humanité &amp;quot; en Afrique du sud : un nouveau cadre chronologique pour de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project – Human Origins in Mozambique and Malawi Environments : Looking for our origins in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de Spéléologie de l’UIS – Savoie-Mont-Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéo‐paléontologique du Mas des Caves à Lunel‐Viel (Hérault) : Historique des recherches et nouveaux travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for new pieces of the Cradle of Humankind in Southern Africa: HON and HOMME research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de Soyons dans son contexte paléolithique régional (Drôme et Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst et les grottes de Soyons, Crussol et Châteaubourg, le temps de la géologie, le temps de l’eau, le temps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées AFK 2019, Sep 2019, Soyons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los linces (Lynx pardinus/spelaeus, Lynx lynx) desde Pleistoceno medio hasta el Holoceno en el sur de Francia: datos paleontologicos y tafonomicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Jornades d’Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Mammalia : Carnivora) du Plio-Pléistocène d’Afrique du Sud : Implications biochronologiques et paléoécosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédateurs quaternaires : une histoire des relations entre espèces en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche préhistorique et Archéologique; Département de l’Ardèche, 2017, Alba-la-Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Kromdraai Carnivores: Palaeoecology, Predator-prey interactions and their Implications in the Site formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ICAZ Taphonomy Working Group Meeting. General to Specific Quaternary Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El leon de las cavernas (Panthera (leo) spelaea) : un ensayo de sintesis sobre su evolucion, tafonomia y Arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornades d’arqueozoologia del Museu de Prehistòria de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Pineda del Mar, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire de l’hyène des cavernes (Crocuta c. spelaea) à partir des études (néo)taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornades internacionals d’Osteoarquelogia I Antropologia forense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pineda del Mar, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extant African and Extinct European Hyenas: Taphonomical characterization of their bone accumulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proboscidians (Palaeoloxodon antiquus, Mammuthus meridionalis/trogontherii) and first human settlements in France: Taphonomic consideration from Soleilhac (Haute-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Loutit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des ensembles osseux de Hyénidés actuelles et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés Quaternaires : morphométrie comparée des genres Hyaena Brünnich, 1771 et Crocuta Kaup, 1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Martin-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric erosion on artiodactyl acropodials eaten by large carnivores and vultures: a taphonomic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Esteban-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ICAZ Taphonomy Working Group Taphonomy and archaeozoological research: recent approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cave lion (P. spelaea) in karstic setting : a survey from (recent) paleontological and rock art discoveries in southern France and northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranthon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Azé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaena (Pachycrocuta, Crocuta) as a significant predator and/or scavenger on Pleistocene megaherbivores (Elephantidae, Rhinocerotidae, Hippopotamidae): taphonomic considerations from some French Pleistocene sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Mammoths: Vth International Conference on Mammoths and their Relatives. From The Pliocene to Present-Day: Biotopes, Evolution and Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai’s Carnivores through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave hyena (Crocuta crocuta spelaea) Den and Nursery : artistic reconstruction of Cuvier 2 Cave (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and Cuvier 2 cave at Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for new pieces of the Cradle of Humankind in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-South African Science and Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, loups et hyènes des cavernes : occupations multiples entre hommes et carnivores au Grand Abri aux Puces (Vaucluse, OIS5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut paléoécologique pour les canidés (loups et renards) du Portel-Ouest ? Analyse taphonomique de l'impact des carnivores sur l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent-le-Bas (Haute-Saône), Nouvelles données sur le Moustérien, Gravettien et repaire de carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds de la Recherche Scientifique (FNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ramioul, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques au &amp;quot;Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments and the Context of Plio-Pleistocene Hominins at Kromdraai, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sally C. Reynolds; René Bobe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Paleoecology and Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.82-85, 2022, 9781139696470. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139696470.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquetin dans la Préhistoire : paléoécologie d'un animal emblématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh, Valérie Feruglio, Frédéric Plassard and Georges Sauvet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I- De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2021, Préhistoires de la Méditerranée, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lynxes (Lynx pardinus/spelaeus, Lynx lynx) from the Middle Pleistocene to the Holocene in southern France : a paleontological and taphonomical overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Sanchis, Josep Lluís Pascual Benito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recull d’estudis de fauna de jaciments valencians. V Jornades d’arqueozoologia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistoria de Valencia, pp.239 - 265, 2021, 978-84-7795-895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche ichnologique à la connaissance des comportements des faunes disparues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.54-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des carnivores dans la formation des ensembles archéo-paléontologiques et incidences sur l’évolution comportementale du genre humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2019, pp.55-59, 2019, Université Populaire du Grand Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin - léopard ? Considérations taphonomiques sur la prédation des caprinés par les Carnivores au Pléistocène dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In (DAUJEARD C., GOURICHON L., BRUGAL J.-P. dir.) Hommes et Caprinés, de la montagne à la steppe, de la chasse à l'élevage, actes des XXXIXe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lion des cavernes, seigneur de la toundra-steppe au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gonzalez-Menèndez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Lions et des Hommes, Mythes félins: 400 siècles de fascination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.14-17, 2019, 972-2-07283852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des grands carnivores au Paléolithique (supérieur) : quelques données archéo(zoo)logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cretin; Stéphane Madelaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus, Reflets de la biodiversité [Exposition Musée national de Préhistoire – Les Eyzies 28 Juin – 11 Novembre 2019]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-72, 2019, 978-2-911233-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie, écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Djinjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-111, 2018, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie et écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.108-111, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some preliminary interpretations of the oldest faunal assemblage from Kromdraai B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; John Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Sun Media, pp.71-104, 2017, 9781928355069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations par les prédateurs non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaphonomieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouvrage du Groupement de recherche 3591 "Taphonomie, Environnement et Archéologie" CNRS-INEE, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-412, 2017, Collection Sciences archéologiques, 9782813002419. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encart 4 - Taphonomie des Carnivores : approches tracéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Balasse; Jean-Philip Brugal; Yannick Dauphin; Eva-Maria Geigl; Christine Oberlin; Ina Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'Os - Archéométrie du Squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, pp.118-120, 2015, 2813001643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Bizot; Gérard Sauzade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dolmen de l’Ubac à Goult (Vaucluse). Archéologie, environnement et évolution des gestes funéraires dans un contexte stratifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2015, Mémoires de la Société Préhistorique Française, 2-913745-61-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyenas' level of dependence on livestock in pastoralist areas in the Republic of Djibouti and Kenya: relation between prey availability and bone consumption sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal, Armelle Gardeisen &amp; Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes ; 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des os longs d'ongulés dévorés par les grands prédateurs modernes d'Europe et d'Afrique (C. lupus, P. brunnea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Okarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Buisson-Catil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Justiniany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléoanthropologique des empreintes de pieds humains de la galerie Paul Ambert dans le réseau Cathala de la grotte d’Aldène – mission 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Occitanie. 2024, pp.1-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des origines de l’Homme en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia. « À la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave Hyena Osteometrical Datasets. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, Entrechaux, Vaucluse, Document final de synthèse 2012−2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Région Provence−Alpes−Côte d'Azur. 2014, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2014, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse), site n°84.079.00033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA PACA. 2012, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP02727, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés modernes et fossiles d'Europe et d'Afrique : taphonomie comparée de leurs assemblages osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TOU20145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00830276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Fourvel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbfourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1061-4642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169712206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">304375918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000410074521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative cranio-dental morphometry between the black-backed jackal and the side-striped jackal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2024.2436914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Ictonychinae (Mustelidae) from the Plio-Pleistocene of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Werdelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2025.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Galeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fossil Bovidae (Mammalia: Artiodactyla) from Kromdraai Unit P, South Africa and their implication for biochronology and hominin palaeoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognise Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nompumelelo Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 331, pp.108621. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaar’s Cave (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2024.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puncture game: let's play with the canines of carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.100129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later, a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominins in Botswana :à la recherche de nouveaux berceaux de l’Humanité au Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and 2 cave at Fouvent-le-Bas (Haute-Saône, eastern France) : the artist reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feldrik Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (1), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne de lion des cavernes de la grotte de Montgrillet, Meyrannes – Gard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation taphonomique d’écosystèmes modernes : Implications pour la connaissance des ensembles archéo-paléontologiques. Le cas d’Aga Dima (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.332-341. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and Palaeontology in Caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.189-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du gisement fossilifère de l'aven du Devès de Reynaud (Saint-Remèze, Ardèche, France) Histoire et apport de l'étude des paléofaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lepenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent history of the Spanish ibex (Capra pyrenaica) in the French Pyrenees: a contribution of speleology to palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Delmasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes de Mustela nivalis Linnaeus, 1766 (Carnivora, Mustelidae) du gisement Pléistocène inférieur de Montoussé 5 (Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (28), pp.595-618. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores and hominins contributions to the Early Pleistocene bone accumulation of Cooper's D, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.107660. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie quaternaire et milieu karstique, une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Cuvier 2 à Fouvent-le-Bas (Haute-Saône, France) : karstologie et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Karst Comtois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’éthologie de l’hyène des cavernes et sa fréquentation de l’endokarst profond. L’exemple de l’Aldène (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, Vol. 5. Karst sediment, Palaeontology and Archaeology (25), pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trou de la Licorne à La Rochefoucauld-en-Angoumois (Charente, Nouvelle-Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.332-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence des éruptions dentaires chez les Hyaenidae modernes et fossiles (Crocuta, Parahyaena, Hyaena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série, pp.316-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project -Human Origins in Mozambique and Malawi Environments: looking for our origin in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new canid species (Carnivora: Canidae) from the Plio-Pleistocene hominin-bearing site of Kromdraai (Cradle of Humankind, Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-022-00628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des lynx. Origine et évolution d’après la paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ours de la grotte de Niaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanik Yanik Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maksud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique Ariège-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXI-71, pp.29-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on the Middle Pleistocene Site of Lunel-Viel I (Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26382/AMQ.2021.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lynx Lynx pardinus spelaeus Boule, 1910 du Pléistocène moyen de la grotte de l'Escale (Bouches-du-Rhône, France) : données paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.108-137. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores Pléistocènes de la Principauté de Monaco. Les grottes de l’Observatoire et de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary cliff-dwelling bovids (Capra, Rupicapra, Hemitragus, Ovis): site’s typology and taphonomic remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGVNTVM. Papeles del Laboratorio de Arqueología de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Estudios de Arqueozoologia y tafonomia de la Peninsula iberica. Homenaje al Professor Manuel Perez-Ripoll, extra-21, pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Stocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018, pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannet Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2019.3195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017, pp.207-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‑marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civettictis braini nov. sp. (Mammalia: Carnivora), a new viverrid from the hominin-bearing site of Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.366-377. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomic interpretations of a new Plio-Pleistocene hominin-bearing assemblage at Kromdraai (Gauteng, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild dogs and their relatives: implication of experimental feedings in their taphonomical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette de lion des cavernes (Panthera (Leo) spelaea) de Montmaurin : observations paléontologiques et taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tome CXXXIV (2018-2), pp.269-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur une mandibule de chat pléistocène (Carnivora : Felidae) du Réseau Ursus (Soyons, Ardèche, France) : apport pour la connaissance des petits Félidés pléistocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Salomé (Vallon-Pont-d'Arc, Ardèche, France) : un nouvel exemple de compétition et d'interactions interspécifiques (ours-hyène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/PALEO.3539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conives (Indre, France): a new case of late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/4, pp.455-469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur les guildes de carnivores de la grotte de l’Observatoire (Principauté de Monaco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching the time span of hominin evolution at Kromdraai (Gauteng, South Africa): Recent discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hyène des cavernes : un carnivore emblématique des gorges de l'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotted, striped or brown? Taphonomic studies at dens of extant hyaenas in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals of Fouvent-Saint-Andoche (Haute-Saône, France): a glimpse into a Late Pleistocene hyena den</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.237 - 266. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n2a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthamis : Les Auzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodological approach to the taphonomic study of paleontological and archaeological faunal assemblages: a preliminary case study from Olduvai Gorge (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Organista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agness Gidna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.35-53. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur deux mandibules de Pachycrocuta brevirostris (Aymard, 1846) du Pléistocène ancien du sud-est de la France : la grotte de la Grosse Marguerite (Aiguèze) et l'aven des Trois Pigeons (Nîmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bear remains consumption by Pleistocene large carnivores (Felidae, Hyaenidae, Canidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent, dit l'Abri Cuvier (Fouvent-le-Bas, Haute-Saône, France) : analyse taphonomique d'un repaire d'hyènes du Pléistocène supérieur (OIS 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrechaux : Grand abri aux Puces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of ungulate long bones by Pleistocene hyenas : a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.239-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modification by modern wolf (Canis lupus) : a taphonomic study from their natural feeding places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wajrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.197-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montclus. Aven des Tribles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Rhône-Alpes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux. Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement pléistocène moyen récent de Romain-la-Roche (Doubs, France) : synthèse biostratigraphique et paléoécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Predator: A Cautionary Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lagomorphes de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mustélidés de Romain-la-Roche (Doubs, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.603-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Messiez-Poche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Results of New Fossil Micromammal Assemblages from Gcwihaba Caves, Botswana: taphonomic and taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Tshukudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores of Southern Africa: assessing trophic chain and its implication in hominins evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalities of the Homo-Genus Appearance in Southern African Paleokarsts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bruxelles; Philippe Segadika, Dec 2024, Maun, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichnologie : Les empreintes humaines et animales dans le réseau profond de la Grotte de Saint-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scherk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres souterraines de Saint-Marcel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Marcel d'Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canids from the Pleistocene: a comparative study between Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Addis Ababa (Ethiopie), Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les canidés (Canis lupus familiaris et Cuon alpinus europaeus) et les contextes paléo-environnementaux et morpho-sédimentaire de la Baume Traucade (Issirac, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Braize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob’. « Recherches et découvertes du milieu souterrain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Pleistocene eastern African otters, with a new record from Olduvai Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cherin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Kimambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawid A. Iurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the Eastern African Association of Palaeoanthropologists and Palaeontologists (EAAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ADDIS ABEBA, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chourum de l’Ours (Le Dévoluy, Hautes-Alpes), un site paléontologique de référence pour Ursus arctos et Cuon alpinus europaeus (Mammalia, Canidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertochio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cregut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob' "Recherches et Découvertes du milieu souterrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Signes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view from Europe: the case of digested teeth from Pleistocene hyaena dens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Taphonomy Reference collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Leakey Foundation, May 2024, Nairobi (Kenya), Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Cave Occupation in leopard and other large mammalian species: the case study of Gcwihaba cave, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivore Tooth Pit Marks on Bovid Bones from Member 3 at Makapansgat Limeworks Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Eizimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of Plio-Pleistocene canids guild: first paleoecological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Plio-Pleistocene canid guild in Southern Africa: first insights for its paleoecology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vilnius (Lituanie), Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the taxonomic status of Canis antiquus (Carnivora, Canidae) from the Early Pleistocene site of Minnaars (Gauteng, South Africa) : implications for the study of trophic interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Congrès Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochronology and palaeoecology of Kromdraai Unit P, South Africa, based on the fossil Bovidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INQUA Congress. Session 109 – Animals, Environment and Humans: diverse perspectives from the Quaternary.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating teeth with their teeth…or the desirable effect of ingestion!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires dans le &amp;quot; berceau de l'Humanité &amp;quot; en Afrique du sud : un nouveau cadre chronologique pour de nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years later…. a new start for the excavations at the Cuvier 2 cave, Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum Histoire naturelle et Ville de Montbéliard, Oct 2022, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOMME project – Human Origins in Mozambique and Malawi Environments : Looking for our origins in the Mozambican karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Moiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de Spéléologie de l’UIS – Savoie-Mont-Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéo‐paléontologique du Mas des Caves à Lunel‐Viel (Hérault) : Historique des recherches et nouveaux travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Igreja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse des Hyénidés modernes : leur intérêt pour les sites pléistocène d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénie dentaire et osseuse de Hyaenidae modernes : intérêts pour les gisements pléistocènes d'Europe. Teeth and bone ontogeny of extant Hyaenidae: their relevance for Pleistocene deposits in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à E. Campmas, Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for new pieces of the Cradle of Humankind in Southern Africa: HON and HOMME research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de Soyons dans son contexte paléolithique régional (Drôme et Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorella Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst et les grottes de Soyons, Crussol et Châteaubourg, le temps de la géologie, le temps de l’eau, le temps des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées AFK 2019, Sep 2019, Soyons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los linces (Lynx pardinus/spelaeus, Lynx lynx) desde Pleistoceno medio hasta el Holoceno en el sur de Francia: datos paleontologicos y tafonomicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Jornades d’Arqueozoologia del Museu de Prehistòria de València</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Canidés (Mammalia : Carnivora) du Plio-Pléistocène d’Afrique du Sud : Implications biochronologiques et paléoécosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédateurs quaternaires : une histoire des relations entre espèces en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-Vous Archéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche préhistorique et Archéologique; Département de l’Ardèche, 2017, Alba-la-Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Kromdraai Carnivores: Palaeoecology, Predator-prey interactions and their Implications in the Site formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ICAZ Taphonomy Working Group Meeting. General to Specific Quaternary Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of GIS and multi-scalar analysis tools to reconstruct the geomorphology of the fossil hominin sites and, to facilitate the understanding and interpretation of fossil hominin taphonomy in Kromdraai and the Cradle of Humankind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire de l’hyène des cavernes (Crocuta c. spelaea) à partir des études (néo)taphonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Crégut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornades internacionals d’Osteoarquelogia I Antropologia forense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pineda del Mar, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El leon de las cavernas (Panthera (leo) spelaea) : un ensayo de sintesis sobre su evolucion, tafonomia y Arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornades d’arqueozoologia del Museu de Prehistòria de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Pineda del Mar, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brown hyaena bone accumulation in the Uniab River coastal fan, Skeleton Coast Park, Namibia and taphonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Loutit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woolly mammoths (Mammuthus primigenius) in southern France during the Late Palaeolithic: a geo-chronological assessment based on the palaeontological, rock art and portable art records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extant African and Extinct European Hyenas: Taphonomical characterization of their bone accumulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Large Carnivores: impacts on ecosystems and humans interactions conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proboscidians (Palaeoloxodon antiquus, Mammuthus meridionalis/trogontherii) and first human settlements in France: Taphonomic consideration from Soleilhac (Haute-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The VIth International Conference on Mammoths and their Relatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grevena-Siatista, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés Quaternaires : morphométrie comparée des genres Hyaena Brünnich, 1771 et Crocuta Kaup, 1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Martin-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des ensembles osseux de Hyénidés actuelles et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum d’Histoire Naturelle de Toulouse, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric erosion on artiodactyl acropodials eaten by large carnivores and vultures: a taphonomic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Esteban-Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ICAZ Taphonomy Working Group Taphonomy and archaeozoological research: recent approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cave lion (P. spelaea) in karstic setting : a survey from (recent) paleontological and rock art discoveries in southern France and northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranthon Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Cave Bear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Azé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaena (Pachycrocuta, Crocuta) as a significant predator and/or scavenger on Pleistocene megaherbivores (Elephantidae, Rhinocerotidae, Hippopotamidae): taphonomic considerations from some French Pleistocene sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Mammoths: Vth International Conference on Mammoths and their Relatives. From The Pliocene to Present-Day: Biotopes, Evolution and Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai’s Carnivores through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave hyena (Crocuta crocuta spelaea) Den and Nursery : artistic reconstruction of Cuvier 2 Cave (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinct steppe-tundra fauna from Cuvier 1 and Cuvier 2 cave at Fouvent-le-Bas (Haute-Saône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cuvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montbéliard (Doubs), France. Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for new pieces of the Cradle of Humankind in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-South African Science and Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pretoria, South Africa. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Plio-Pleistocene cave deposit in the Cradle of Humankind World Heritage Site, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC5 (5th International Paleontological Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut paléoécologique pour les canidés (loups et renards) du Portel-Ouest ? Analyse taphonomique de l'impact des carnivores sur l'ensemble F-F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vézian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Hommes-Canidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, loups et hyènes des cavernes : occupations multiples entre hommes et carnivores au Grand Abri aux Puces (Vaucluse, OIS5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Relations Hommes/Canidés” de la Préhistoire aux Périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Fouvent-le-Bas (Haute-Saône), Nouvelles données sur le Moustérien, Gravettien et repaire de carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds de la Recherche Scientifique (FNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ramioul, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques au &amp;quot;Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments and the Context of Plio-Pleistocene Hominins at Kromdraai, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sally C. Reynolds; René Bobe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Paleoecology and Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.82-85, 2022, 9781139696470. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139696470.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource en matières premières pour constituer un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I - De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-83, 2021, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquetin dans la Préhistoire : paléoécologie d'un animal emblématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh, Valérie Feruglio, Frédéric Plassard and Georges Sauvet (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. I- De la Préhistoire à nos jours. Offert à Jean Clottes, Conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-78, 2021, Préhistoires de la Méditerranée, 9791032002926. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.54954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lynxes (Lynx pardinus/spelaeus, Lynx lynx) from the Middle Pleistocene to the Holocene in southern France : a paleontological and taphonomical overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut‐bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfred Sanchis, Josep Lluís Pascual Benito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recull d’estudis de fauna de jaciments valencians. V Jornades d’arqueozoologia,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Prehistoria de Valencia, pp.239 - 265, 2021, 978-84-7795-895-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche ichnologique à la connaissance des comportements des faunes disparues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.54-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des carnivores dans la formation des ensembles archéo-paléontologiques et incidences sur l’évolution comportementale du genre humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire du Grand Toulouse, Rencontres et échanges 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2019, pp.55-59, 2019, Université Populaire du Grand Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin - léopard ? Considérations taphonomiques sur la prédation des caprinés par les Carnivores au Pléistocène dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In (DAUJEARD C., GOURICHON L., BRUGAL J.-P. dir.) Hommes et Caprinés, de la montagne à la steppe, de la chasse à l'élevage, actes des XXXIXe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lion des cavernes, seigneur de la toundra-steppe au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gonzalez-Menèndez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Lions et des Hommes, Mythes félins: 400 siècles de fascination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.14-17, 2019, 972-2-07283852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des grands carnivores au Paléolithique (supérieur) : quelques données archéo(zoo)logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cretin; Stéphane Madelaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus, Reflets de la biodiversité [Exposition Musée national de Préhistoire – Les Eyzies 28 Juin – 11 Novembre 2019]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-72, 2019, 978-2-911233-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie et écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.108-111, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carnivores : taphonomie, écologie de la prédation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Djinjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-111, 2018, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some preliminary interpretations of the oldest faunal assemblage from Kromdraai B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah O’regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Braga; John Francis Thackeray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai, a Birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Sun Media, pp.71-104, 2017, 9781928355069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations par les prédateurs non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaphonomieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouvrage du Groupement de recherche 3591 "Taphonomie, Environnement et Archéologie" CNRS-INEE, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-412, 2017, Collection Sciences archéologiques, 9782813002419. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary, chrono-cultural and palaeoenvironmental backgrounds to the Kromdraai site: A regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Thackeray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kromdraai - A birthplace of Paranthropus in the Cradle of Humankind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-18, 2016, 9781928355076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encart 4 - Taphonomie des Carnivores : approches tracéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Balasse; Jean-Philip Brugal; Yannick Dauphin; Eva-Maria Geigl; Christine Oberlin; Ina Reiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'Os - Archéométrie du Squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, pp.118-120, 2015, 2813001643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des Vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Bizot; Gérard Sauzade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dolmen de l’Ubac à Goult (Vaucluse). Archéologie, environnement et évolution des gestes funéraires dans un contexte stratifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2015, Mémoires de la Société Préhistorique Française, 2-913745-61-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyenas' level of dependence on livestock in pastoralist areas in the Republic of Djibouti and Kenya: relation between prey availability and bone consumption sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogeto Mwebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Brugal, Armelle Gardeisen &amp; Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes ; 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie comparée des os longs d'ongulés dévorés par les grands prédateurs modernes d'Europe et d'Afrique (C. lupus, P. brunnea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Śmietana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Okarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états : évolution, biodiversité, interactions, mythes, symboles : actes des rencontres, 21-23 octobre 2010, Association pour la Promotion et la Diffusion des Connaissances archéologiques, Antibes, pp.157-176, 2011, Rencontres internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Coulet des Roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monieux : Aven Souche 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Buisson-Catil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.241-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Ajaccio, Pénétrante Est, Tranche 2 – Bocca di Stiletto, Route du Stiletto, Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Burcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Justiniany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléoanthropologique des empreintes de pieds humains de la galerie Paul Ambert dans le réseau Cathala de la grotte d’Aldène – mission 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Occitanie. 2024, pp.1-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des origines de l’Homme en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia. « À la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave Hyena Osteometrical Datasets. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Abri aux Puces, Entrechaux, Vaucluse, Document final de synthèse 2012−2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Région Provence−Alpes−Côte d'Azur. 2014, 237 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut−bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2014, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse), site n°84.079.00033</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA PACA. 2012, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Krzepkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAP02727, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyénidés modernes et fossiles d'Europe et d'Afrique : taphonomie comparée de leurs assemblages osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012TOU20145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00830276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36BA0E2C"/>
+    <w:nsid w:val="801FCCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbfourvel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1061-4642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169712206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304375918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410074521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Werdelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2025.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2436914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.02.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feldrik Rivat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dewailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recognise Sambo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Maringa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Moiana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2021.08" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fourvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah O&#8217;regan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Organista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agness Gidna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.04.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZ69MJW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut&#8722;bonnoure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=One Tshukudu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744334v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cherin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Azzar&#224;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kimambo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid A. Iurino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eizimo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sambo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maringa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zipfel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Stratford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154855v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewailly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fourvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Fourvel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louguet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seveque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Stratford" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563975v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746175v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francis Thackeray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139696470.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382481v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54954" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563738v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395843v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695934" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565147v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002419" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3762" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565160v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811197v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585033v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Bouville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buisson-Catil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427221v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slimak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953050v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565398v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830276v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20145" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbfourvel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1061-4642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169712206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304375918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410074521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2436914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Werdelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2025.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recognise Sambo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nompumelelo Maringa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.02.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feldrik Rivat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Dewailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogeto Mwebi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816522v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Moiana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut&#8208;bonnoure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giuliani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26382/AMQ.2021.08" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5283" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8209;marie Moigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8578" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5VC68F5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.11.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Thackeray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah O&#8217;regan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fourvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magniez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8464" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.03.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.08.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2V5GPSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n2a5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Organista" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agness Gidna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.04.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZ69MJW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01466002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952945v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bo&#235;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut&#8722;bonnoure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Selva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wajrak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=One Tshukudu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Azzar&#224;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cherin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744334v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kimambo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid A. Iurino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744316v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cregut-Bonnoure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;rard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cohen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eizimo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267155v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sambo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maringa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zipfel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Stratford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154855v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219717v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087037v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563800v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565003v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casta&#241;os" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565035v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Loutit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565024v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565067v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Martin-Serra" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565052v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565087v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Esteban-Nadal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranthon Francis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001400v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewailly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fourvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Fourvel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louguet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seveque" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Stratford" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102274v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Schneider" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lewis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746175v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francis Thackeray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139696470.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129389v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/bouquetins-pyrenees-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54995" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382481v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.54954" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563738v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564021v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564076v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564094v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695934" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565147v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002419" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3762" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101286v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565160v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101268v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;mietana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Okarma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811197v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585033v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Bouville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Buisson-Catil" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587539v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427221v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952897v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slimak" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953050v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565398v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830276v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20145" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>