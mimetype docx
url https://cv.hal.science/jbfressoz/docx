--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -417,174 +417,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution industrielle : une histoire symbiotique.</w:t>
+                <w:t xml:space="preserve">« Les plus pessimistes étaient beaucoup trop optimistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Didactica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379347v1</w:t>
+                <w:t xml:space="preserve">hal-04379551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les plus pessimistes étaient beaucoup trop optimistes »</w:t>
+                <w:t xml:space="preserve">La révolution industrielle : une histoire symbiotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historia Didactica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2023.009.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379551v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Milliardaires et blabla vert. Comment la philanthropie influence la discussion climatique »</w:t>
               </w:r>
@@ -1671,316 +1671,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1816 : l'Année sans été</w:t>
+                <w:t xml:space="preserve">« Growth unlimited »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Locher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782021404227</w:t>
+              <w:t xml:space="preserve">History of the Future of Economic Growth Historical Roots of Current Debates on Sustainable Degrowth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347288v1</w:t>
+                <w:t xml:space="preserve">hal-04093109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et la catastrophe poursuit son cours</w:t>
+                <w:t xml:space="preserve">1816 : l'Année sans été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De quoi avons-nous peur?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2072789133</w:t>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782021404227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093110v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1816 : l'Année sans été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Locher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782021404227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093108v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Growth unlimited »,</w:t>
+                <w:t xml:space="preserve">Et la catastrophe poursuit son cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of the Future of Economic Growth Historical Roots of Current Debates on Sustainable Degrowth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">De quoi avons-nous peur?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2072789133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093109v1</w:t>
+                <w:t xml:space="preserve">hal-04093110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundus Œconomicus : Révolutionner L’industrie et Refaire le Monde Après 1800</w:t>
               </w:r>
@@ -2118,130 +2118,192 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00915768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Au diable l’environnement, donnez‑moi l’abondance ! » : pourquoi le backlash est structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Fressoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La grande peur de la déforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Locher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2251,285 +2313,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une bien étrange réfutation : réponse à Antonin Pottier sur l'usage de la notion de 'transition energértique&amp;quot; au tournant des années 1970-1980.</w:t>
+                <w:t xml:space="preserve">The Political Economy of Safety Standards: The Different Approaches of France and Britain in the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396740v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Political Economy of Safety Standards: The Different Approaches of France and Britain in the 19th Century</w:t>
+                <w:t xml:space="preserve">« Une bien étrange réfutation : réponse à Antonin Pottier sur l'usage de la notion de 'transition energértique&amp;quot; au tournant des années 1970-1980.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106230v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie matérielle de la France (1830-2015). L'histoire d'un parasite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelo Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2676,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fressoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2023.009.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.19133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lou&#226;pre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.pestr.2015.02.0369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fressoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2023.009.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.19133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lou&#226;pre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.pestr.2015.02.0369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>