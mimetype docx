--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -417,243 +417,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les plus pessimistes étaient beaucoup trop optimistes »</w:t>
+                <w:t xml:space="preserve">La révolution industrielle : une histoire symbiotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historia Didactica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2023.009.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379551v1</w:t>
+                <w:t xml:space="preserve">hal-04379347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution industrielle : une histoire symbiotique.</w:t>
+                <w:t xml:space="preserve">« Milliardaires et blabla vert. Comment la philanthropie influence la discussion climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Didactica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2023.009.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379347v1</w:t>
+                <w:t xml:space="preserve">hal-04379558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Milliardaires et blabla vert. Comment la philanthropie influence la discussion climatique »</w:t>
+                <w:t xml:space="preserve">« Les plus pessimistes étaient beaucoup trop optimistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379558v1</w:t>
+                <w:t xml:space="preserve">hal-04379551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie : une histoire symbiotique</w:t>
               </w:r>
@@ -1671,165 +1671,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Growth unlimited »,</w:t>
+                <w:t xml:space="preserve">1816 : l'Année sans été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of the Future of Economic Growth Historical Roots of Current Debates on Sustainable Degrowth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782021404227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093109v1</w:t>
+                <w:t xml:space="preserve">hal-04093108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1816 : l'Année sans été</w:t>
+                <w:t xml:space="preserve">« Growth unlimited »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fressoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782021404227</w:t>
+              <w:t xml:space="preserve">History of the Future of Economic Growth Historical Roots of Current Debates on Sustainable Degrowth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093108v1</w:t>
+                <w:t xml:space="preserve">hal-04093109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1816 : l'Année sans été</w:t>
               </w:r>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fressoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2023.009.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.19133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lou&#226;pre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.pestr.2015.02.0369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fressoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2023.009.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.19133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lou&#226;pre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01049165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.pestr.2015.02.0369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Levillain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lyautey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>