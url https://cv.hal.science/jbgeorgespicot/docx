--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean picot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis sept. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Préparation d’une thèse sur six chapelles peintes de la région tibétaine du Minyag au Tibet oriental intitulée « Lieux sacrés, lieux d’images: les chapelles peintes du Minyag au Tibet oriental » (Places made of images: the Tibetan shrines of Minyag), Ecole Doctorale 472 mention HTD (Histoire Textes, Documents), Ecole Pratique des Hautes Etudes-Université PSL, sous la direction de C. Ramble (EPHE) et P.O. Dittmar (EHESS). Tutrice : L. Bruneau (EPHE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jusqu’à sept. 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral ED 472 (sept.2018-sept 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de recherche (depuis sept. 2020, 4h par semaine) pour le projet « Archéologie de l'Himalaya: culture matérielle et réseaux du passé&amp;quot;, dispositif 'Emergence(s)' de la Ville de Paris (2020-2023), dirigé par Laurianne Bruneau (EPHE / CRCAO).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes tibétaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Frogbear International & Intensive Program on Buddhism (Oxford)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tibet University(Lhassa) cours de tibétain parlé (dialecte de Lhassa) et lecture du tibétain classique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IATS : Secrétaire administratif pour l’organisation de la 15e édition du colloque de l’International Association for Tibetan Studies sous la direction de F. Robin (INALCO) et M. Kapstein (EPHE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INALCO  L3 de Tibétain mention « Langues et Civilisations ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE-PSL M2 « Etudes Asiatiques », « Le mchod-khang de la famille bsTan-‘dzin : un exemple de chapelle bouddhique domestique du XVe siècle » (sous la direction de L. Bruneau et C. Ramble note : 16).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : INALCO L1 et L2 de Tibétain mention « Langues et Civilisations ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE-PSL M1 « Etudes Asiatiques » : « L’image et le lieu rituel dans le bouddhisme tibétain : l’exemple des gtsug-lag-khang au XIe siècle » (sous la direction de L. Bruneau, note : 17). Revue de travaux sur le statut et les fonctions des images dans le monde tibétain en relation avec les lieux rituels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tibet central, séjour de 18 mois à Lhassa. Nombreuses visites de temples et de sites en compagnie d’enseignants-chercheurs de l’Université du Tibet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Minyag, région tibétaine du Sichuan, 4 mois: août 2017, août 2018, février-mars 2019& septembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dunhuang, participation au voyage d’étude sur les peintures murales bouddhiques organisé par l’Ecole des Beaux-arts de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Himalaya, nombreux séjours : Arunachal-Pradesh (2014), Ladakh (2009,2011,2014), Spiti (2014), Mustang (2011), Népal (2008), Tibet de l’est et du nord (2007,2012,2014,2015), Baltistan (2005), Pamir (2007,2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et financements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 Centre de Recherche sur les Civilisations de l’Asie Orientale (CRCAO UMR8055) bourse de terrain, utilisation en attente de l’amélioration de la situation sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Aide fondation Glorisun, bourse CRCAO pour participation au programme d’été sur le bouddhisme (Oxford) et intervention à l’ICAS (Leyde).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Bourses Fondation Flora Blanchon (Institut de France)/ Bourse mobilité EPHE financement des terrains de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Prix Centre interdisciplinaire d’étude du bouddhisme (CEIB) et Fondation Fo Guang (1er prix), bourse CRCAO (UMR8055) financement terrain de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres expériences professionnelles et universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employé de 2009 à 2016 par le groupe Saint-Gobain dans la filiale PUM Plastiques spécialisée dans le négoce de matériaux de construction pour les professionnels du bâtiment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable web et digital (Reims, siège social). A la tête d’une équipe de 4 personnes, transformation du modèle de PUM plastiques en créant une offre en « ligne » articulée à l’offre traditionnelle en magasin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congé Sabbatique : 10 mois consacrés à des séjours dans des régions isolées de l’Extrême Orient russe et du Tibet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011- 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’agence Lagny-sur-Marne (77) et Chennevières (94) : Gestion de deux points de vente de 11 personnes avec une forte activité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadre Commercial Agence de Malakoff : Gestion, développement et fidélisation d’un portefeuille clients.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attaché à la direction commerciale (Reims, siège social) : Réalisation d’études de marché, conception de formations techniques en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGIMO (Russie) : Semestre d’échange à l’Institut d'État des relations internationales de Moscou</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEC Paris : Master 2 en gestion.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais Courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Russe  Parlé, lu, écrit intermédiaire (3 ans d’étude, un an de séjour à Moscou).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tibétain Lecture du tibétain classique et dialecte de Lhassa intermédiaire (licence et trois semestres d’étude àLhassa)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chinois Elémentaire(HSK4 en préparation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places Made of Images. The Domestic Shrines of Minyak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h7l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images claires dans des pièces obscures. Les représentations de la Jātakamālā au Tibet oriental (1450-1550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’il fallait les nommer une par une, cela dépasserait la mesure ». Une esthétique du trop dans les images tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message ou bruit ? De la lisibilité des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre allemand d’histoire de l’art (DFK Paris), Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minyak Jigsaw: Spreading, Shuffling and Reordering an Iconography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association fo Tibetan Studies (IATS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images sous la boue: les chapelles peintes du Minyak (Tibet oriental)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la SEECHAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Deccan au Khams: la mise en image de la Guirlande des vies passées (Jātakamālā) et sa diffusion au Tibet oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de la SFEMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer le Minyak Rabgang sur une carte (XIIIe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale SFEMT : Recherches en cours sur l’aire culturelle tibétaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murals and Sacred Spaces in the Kargyab Family’s Domestic Shrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Asia Scholars (11th edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, LEIDEN, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khargyab Family Chökhang: A Domestic Shrine on the Eastern Tibetan Margins (15th-16th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Iconographie du bouddhisme tantrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places made of Images : the Domestic Shrines of Minyak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Université Paris sciences et lettres, 2024. English. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024UPSLP037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05024999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId21"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean picot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis sept. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Préparation d’une thèse sur six chapelles peintes de la région tibétaine du Minyag au Tibet oriental intitulée « Lieux sacrés, lieux d’images: les chapelles peintes du Minyag au Tibet oriental » (Places made of images: the Tibetan shrines of Minyag), Ecole Doctorale 472 mention HTD (Histoire Textes, Documents), Ecole Pratique des Hautes Etudes-Université PSL, sous la direction de C. Ramble (EPHE) et P.O. Dittmar (EHESS). Tutrice : L. Bruneau (EPHE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jusqu’à sept. 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrat doctoral ED 472 (sept.2018-sept 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant de recherche (depuis sept. 2020, 4h par semaine) pour le projet « Archéologie de l'Himalaya: culture matérielle et réseaux du passé&amp;quot;, dispositif 'Emergence(s)' de la Ville de Paris (2020-2023), dirigé par Laurianne Bruneau (EPHE / CRCAO).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes tibétaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Frogbear International & Intensive Program on Buddhism (Oxford)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tibet University(Lhassa) cours de tibétain parlé (dialecte de Lhassa) et lecture du tibétain classique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IATS : Secrétaire administratif pour l’organisation de la 15e édition du colloque de l’International Association for Tibetan Studies sous la direction de F. Robin (INALCO) et M. Kapstein (EPHE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INALCO  L3 de Tibétain mention « Langues et Civilisations ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE-PSL M2 « Etudes Asiatiques », « Le mchod-khang de la famille bsTan-‘dzin : un exemple de chapelle bouddhique domestique du XVe siècle » (sous la direction de L. Bruneau et C. Ramble note : 16).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : INALCO L1 et L2 de Tibétain mention « Langues et Civilisations ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE-PSL M1 « Etudes Asiatiques » : « L’image et le lieu rituel dans le bouddhisme tibétain : l’exemple des gtsug-lag-khang au XIe siècle » (sous la direction de L. Bruneau, note : 17). Revue de travaux sur le statut et les fonctions des images dans le monde tibétain en relation avec les lieux rituels.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Terrains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tibet central, séjour de 18 mois à Lhassa. Nombreuses visites de temples et de sites en compagnie d’enseignants-chercheurs de l’Université du Tibet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Minyag, région tibétaine du Sichuan, 4 mois: août 2017, août 2018, février-mars 2019& septembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep. 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Dunhuang, participation au voyage d’étude sur les peintures murales bouddhiques organisé par l’Ecole des Beaux-arts de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Himalaya, nombreux séjours : Arunachal-Pradesh (2014), Ladakh (2009,2011,2014), Spiti (2014), Mustang (2011), Népal (2008), Tibet de l’est et du nord (2007,2012,2014,2015), Baltistan (2005), Pamir (2007,2016).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et financements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 Centre de Recherche sur les Civilisations de l’Asie Orientale (CRCAO UMR8055) bourse de terrain, utilisation en attente de l’amélioration de la situation sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Aide fondation Glorisun, bourse CRCAO pour participation au programme d’été sur le bouddhisme (Oxford) et intervention à l’ICAS (Leyde).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Bourses Fondation Flora Blanchon (Institut de France)/ Bourse mobilité EPHE financement des terrains de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Prix Centre interdisciplinaire d’étude du bouddhisme (CEIB) et Fondation Fo Guang (1er prix), bourse CRCAO (UMR8055) financement terrain de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres expériences professionnelles et universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employé de 2009 à 2016 par le groupe Saint-Gobain dans la filiale PUM Plastiques spécialisée dans le négoce de matériaux de construction pour les professionnels du bâtiment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable web et digital (Reims, siège social). A la tête d’une équipe de 4 personnes, transformation du modèle de PUM plastiques en créant une offre en « ligne » articulée à l’offre traditionnelle en magasin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Congé Sabbatique : 10 mois consacrés à des séjours dans des régions isolées de l’Extrême Orient russe et du Tibet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011- 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’agence Lagny-sur-Marne (77) et Chennevières (94) : Gestion de deux points de vente de 11 personnes avec une forte activité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010- 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadre Commercial Agence de Malakoff : Gestion, développement et fidélisation d’un portefeuille clients.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attaché à la direction commerciale (Reims, siège social) : Réalisation d’études de marché, conception de formations techniques en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGIMO (Russie) : Semestre d’échange à l’Institut d'État des relations internationales de Moscou</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEC Paris : Master 2 en gestion.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais Courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Russe  Parlé, lu, écrit intermédiaire (3 ans d’étude, un an de séjour à Moscou).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tibétain Lecture du tibétain classique et dialecte de Lhassa intermédiaire (licence et trois semestres d’étude àLhassa)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chinois Elémentaire(HSK4 en préparation).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse abstraite de Vincent Debiais et Elina Gertsman (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places Made of Images. The Domestic Shrines of Minyak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h7l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images claires dans des pièces obscures. Les représentations de la Jātakamālā au Tibet oriental (1450-1550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.27959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’il fallait les nommer une par une, cela dépasserait la mesure ». Une esthétique du trop dans les images tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Message ou bruit ? De la lisibilité des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre allemand d’histoire de l’art (DFK Paris), Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minyak Jigsaw: Spreading, Shuffling and Reordering an Iconography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Seminar of the International Association fo Tibetan Studies (IATS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images sous la boue: les chapelles peintes du Minyak (Tibet oriental)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la SEECHAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Deccan au Khams: la mise en image de la Guirlande des vies passées (Jātakamālā) et sa diffusion au Tibet oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de la SFEMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placer le Minyak Rabgang sur une carte (XIIIe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale SFEMT : Recherches en cours sur l’aire culturelle tibétaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murals and Sacred Spaces in the Kargyab Family’s Domestic Shrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Asia Scholars (11th edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, LEIDEN, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khargyab Family Chökhang: A Domestic Shrine on the Eastern Tibetan Margins (15th-16th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Iconographie du bouddhisme tantrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places made of Images : the Domestic Shrines of Minyak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Georges-Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Université Paris sciences et lettres, 2024. English. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024UPSLP037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05024999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId22"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="976B74CA"/>
+    <w:nsid w:val="2AFB605D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FA528306"/>
+    <w:nsid w:val="E580A33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1EC3885"/>
+    <w:nsid w:val="0567A108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FB238F7"/>
+    <w:nsid w:val="88423A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7F7C0D1E"/>
+    <w:nsid w:val="808D3AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D2718AD5"/>
+    <w:nsid w:val="712C3A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BEC640EA"/>
+    <w:nsid w:val="66C223AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="11FF55D7"/>
+    <w:nsid w:val="9E675243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Georges-Picot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h7l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05024999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLP037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Georges-Picot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453596v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h7l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.27959" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05024999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLP037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>