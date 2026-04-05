--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,1657 +66,1791 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miagliano, une banlieue industrielle de montagne au cœur de la filière laine européenne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les scientifiques au cœur des controverses en montagne : quelle place pour l’engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Rosemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Doda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15yrp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miagliano, une banlieue industrielle de montagne au cœur de la filière laine européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15hqi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le rôle des innovations sociales dans la transition des territoires de montagne. Une proposition de nomenclature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2-3), pp.347-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ges.2024.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04752604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir des sentiers battus : faire de la médiation scientifique en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206 (206), pp.74-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14g2y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04511552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Expérimentations de transition écologique, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’innovation sociale dans quatre territoires de moyenne montagne non métropolitains : culture territoriale et capacités transformatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (3-4), pp.363-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.2022.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04087336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock Farming in Relations between Urban Districts and the Mountains – The Case Of Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.10899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03957525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wool-Processing Industry in an Era of Social Innovation. How Has the Situation Changed in the Massif Central (France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.5982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie du plastique au cœur du territoire yssingelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les usines à la campagne, 229, pp.159-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.229.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les très petites communes françaises : de la cellule économique de base à la forme idéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Appartenance, territoire et ruralité, 228, pp.193-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.228.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les découpages municipaux en Europe : la France est-elle vraiment une exception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.14522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme dans les montagnes cantaliennes : entre enjeux fonciers et ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (2015/2), pp.81-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équipement des espaces ruraux face à l'émiettement communal : quelle réponse des découpages intercommunaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 230 (1), pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.5009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01044828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources locales et développement territorial dans les très petites communes : un potentiel en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (1), pp.75-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foncier agricole et sa gestion dans le Pays &amp;quot; Asses-Verdon-Vaïre-Var &amp;quot; (Alpes de Haute‑Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8963⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Daniel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120, pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.6623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillage communal, géographie et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.135-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement périurbain du Pays de France : des influences urbaines différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.14838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement des énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, hors-série "les énergies renouvelables", pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une investigation géographique aux marges de l'administration française : les communes de moins de cinquante habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1726,2065 +1860,2065 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière laine, innovation sociale et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Lana in festa » - Enjeux &amp; Perspectives de la filière laine en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundazione di l'Università di Corsica, May 2025, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Maud Hirczak</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les transformations territoriales « par le bas » en zone de montagne : une approche par les initiatives citoyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions territoriales : Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpes françaises, Alpes italiennes : quels liens entre la filière laine et le développement des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANE CONDIVISE - Nuove relazioni per nuovi prodotti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecomuseo Valle Elvo e Serra, Apr 2025, Biella, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can social innovation create a link between wool processing and territorial development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen Voices: a transdisciplinary experiment for a sustainable transition in the Vercors range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et expérimentations sociales dans le tourisme : quelles alternatives pour les territoires de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de conférences « Tourismes en transition : vers un changement de paradigme ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRM / HES-SO Valais-Wallis, Oct 2024, Sierre (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04907021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpes : La transition écologique passera-t-elle par les initiatives citoyennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie - FIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIG, Oct 2024, St Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04761000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’innovation sociale dans la trajectoire de la filière laine aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche en sciences sociales sur la laine : quels enjeux sur les filières territorialisées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projets PAACTE et PELOTE - Centre universitaire de l'Ariège, Jul 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités transformatives des territoires de montagne – innovation sociale et transdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Origine, Diversité, Territoires; MountMed Institute, Nov 2023, Chania, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain Tourism, Conflict and Resilience in the Anthropocene: What Role for Community Engagement through Transdisciplinary approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des innovations sociales dans la transition des territoires de montagne : typologies, réseaux et écosystèmes locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Union Géographique Internationale (UGI-IGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’innovation sociale dans les territoires ruraux : culture territoriale et capacités transformatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvellée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espaces et SOciétés (UMR6590), Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale et marginalité : des formes d'ancrage spécifique dans les territoires hyperruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'ASRDLF (Association de Science Régionale De Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil pour favoriser la connaissance de l’innovation sociale – les territoires de l’innovation sociale dans les montagnes d’Auvergne et Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition énergétique &amp; sociétale : comment changer d’échelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une innovation sociale à la définition d'un projet de territoire : la capacité mobilisatrice d'une association d'insertion dans un milieu montagnard marginalisé. L'exemple des Ateliers de la Bruyère au Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" La transformation sociale par l'innovation sociale "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVe colloque international du laboratoire CRISES, Université du Québec à Montréal (UQAM), Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation sociale par la filière laine en Pays de Saugues : l'expérience d'une recherche action collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Val d’Europe, bientôt une commune nouvelle autour de Disneyland ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de Transforma.ons Economiques et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est Marne la Vallée, Dec 2012, Serris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morcellement administratif, héritages historiques et transmission du patrimoine identitaire local : le cas particulier des communes de moins de cinquante habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s) de l'espace : configurations spatiales et (re)constructions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Clermont-Ferrand, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de la création d'activités dans les villes petites et moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR - Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maillage communal, les découpages intercommunaux et l'équipement des espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desserte, équipement et maillage des services dans les espaces ruraux en Allemagne et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01056867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamara Hadjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources municipales, coopération intercommunale et développement local : le cas des très petites communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et compétitivité des territoires ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies municipales et logiques de protection de l'espace en milieu périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios naturales protegidos / Espaces naturels protégés / III° colloque hispano-français de géographie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Baeza, Espagne. pp.373-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3794,853 +3928,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISA – Laine et Innovation Sociale dans les Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOUVENT - Ecoutes citoyennes du Vercors en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TransforMont - Une plateforme pour les innovations sociales en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans-Méaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Perce-Neige - La jeune recherche sur les territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans-Méaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maillage communal en Belgique : des héritages différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France. http://mappemonde.mgm.fr/120img3/, 2015/4 (120), pp.1, 2017, M@ppemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôle laine : une recherche-action pour un projet de développement global du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les recherches actions collaboratives : une révolution silencieuse de la connaissance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts et espaces résidentiels au nord de l'aire urbaine de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie : La forêt, or vert des hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture forestière du Haut Livradois : marque de déclin ou opportunité de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie : La forêt, or vert des hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France. 99 (3-2010), 2010, M@ppemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ferme éolienne : un nouveau modèle de développement rural ? L'exemple d'Ally (Haute-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie : La planète Terre en mal d'énergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Dié-des-Vosges, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01076772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La très petite Commune en France : Héritage sans avenir ou modèle original ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des doctorants de la commission de géographie rurale du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Lyon, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie éolienne en Auvergne : questions sur une ressource en plein essor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie : La planète Terre en mal d'énergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Dié-des-Vosges, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4650,166 +4784,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des savoir-faire productifs et stratégies de développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 36, 186 p., 2017, collection ceramac</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les très petites communes en France : héritage sans avenir ou modèle original ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal, 360 p., 2012, CERAMAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,610 +4953,610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la participation, l'innovation sociale : une opportunité pour la transition soutenable des territoires de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelo Bertoni; Ornella Zaza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter la montagne aujourd'hui : Réseaux ferroviaires et dynamiques citoyennes en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.181-197, 2025, Montagnes en Transition, 978-­2-­7061-­5564-­2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle innovation pour un territoire et une ressource marginalisés ? L'exemple de la filière laine en Margeride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Margetic, Hélène Roth, Michaël Pouzenc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes européennes : espaces d’innovations dans un monde urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Midi (PUM)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-50, 2018, Géographie - Ruralités Nord-Sud, 978-2-8107-0546-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les très petites communes sont-elles fragiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Roth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces fragiles - Construction scientifique, dynamiques territoriales et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses Universitaires Blaise Pascal, pp.125-140, 2017, Collection Territoires, 978-2-84516-638-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01682283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laine entre ressource territoriale et enjeux de gouvernance : du Pays de Saugues à la Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERAMAC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation des savoir-faire productifs et stratégies de développement territorial : patrimoine, mise en tourisme et innovation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-150, 2017, collection ceramac, 978-2-84516-637-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation territoriale en espace rural fragile : capacités mobilisatrices d'une association d'insertion en Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Juan-Luis Klein, Annie Camus, Christian Jetté, Christine Champagne, Matthieu Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation sociale par l’innovation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 237-243, 2016, Collection Innovation sociale, 978-2-7605-4387-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard des Montagnes d'hier à aujourd'hui : la forêt et ses représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Dupuy; Jean-Yves Puyo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imaginaire géographique : entre géographie, langue et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université de Pau et des pays de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-373, 2014, collection Spatialités, 2-35311-060-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,153 +5566,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir est-il aux petites communes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces et faiblesses du morcellement administratif : les très petites communes ont-elles encore un avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00705255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5588,91 +5722,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux géopolitiques de la taxe professionnelle et de son éventuelle suppression pour les petites communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5682,978 +5816,978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la résidence de jeunes chercheurs “In Situ” à Gresse-en-Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grosinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Perce-Neige; Labex ITTEM. 2022, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04511730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasturgie et relations avec les filières régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERAMAC - Université Blaise-Pascal; JCEP - Jeune Chambre Economique de la Plasturgie. 2016, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de l'évaluation ex-post de la politique de développement local 2003-2013 du Pays de Chaumont et étude de prospective territoriale pour la définition des axes de la future charte de développement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Université Blaise-Pascal, Clermont-Ferrand. 2015, 304 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Berthold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERAMAC. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues » (rapport final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Berthold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ceramac. 2014, 313 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques agricoles et paysagères dans la vallée du Mars : héritages, dynamiques actuelles et visions prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Blaise-Pascal, Clermont-Ferrand. 2013, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d'activités nouvelles et d'emplois : éléments de comparaison entre les problématiques rurales et urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pays Asses, Verdon, Vaïre, Var en 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714400v2</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La très petite commune en France : héritage sans avenir ou modèle original ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Blaise Pascal - Clermont-Ferrand II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009CLF20012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00658977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6800,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.17" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01376821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0193" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01307613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01270409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8963" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14838" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01502534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01545462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Valorisation%20des%20savoir-faire%20productifs%20et%20strat%C3%A9gies%20de%20d%C3%A9veloppement%20territorial" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chahid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714400v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00658977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF20012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01376821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01307613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01270409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8963" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01502534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01545462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Valorisation%20des%20savoir-faire%20productifs%20et%20strat%C3%A9gies%20de%20d%C3%A9veloppement%20territorial" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chahid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714400v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00658977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF20012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>