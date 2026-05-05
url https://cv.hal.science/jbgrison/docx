--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -507,235 +507,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04511552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les processus d’innovation sociale dans quatre territoires de moyenne montagne non métropolitains : culture territoriale et capacités transformatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3-4), pp.363-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04087336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Expérimentations de transition écologique, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833030v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04087336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock Farming in Relations between Urban Districts and the Mountains – The Case Of Grenoble</w:t>
               </w:r>
@@ -851,51 +851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wool-Processing Industry in an Era of Social Innovation. How Has the Situation Changed in the Massif Central (France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,174 +1525,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement périurbain du Pays de France : des influences urbaines différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.14838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maillage communal, géographie et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.135-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730448v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement des énergies renouvelables</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpes : La transition écologique passera-t-elle par les initiatives citoyennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’innovation sociale dans la trajectoire de la filière laine aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche en sciences sociales sur la laine : quels enjeux sur les filières territorialisées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projets PAACTE et PELOTE - Centre universitaire de l'Ariège, Jul 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,290 +2610,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle des innovations sociales dans la transition des territoires de montagne : typologies, réseaux et écosystèmes locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Union Géographique Internationale (UGI-IGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04556160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mountain Tourism, Conflict and Resilience in the Anthropocene: What Role for Community Engagement through Transdisciplinary approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,247 +4540,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ferme éolienne : un nouveau modèle de développement rural ? L'exemple d'Ally (Haute-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+                <w:t xml:space="preserve">La très petite Commune en France : Héritage sans avenir ou modèle original ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre des doctorants de la commission de géographie rurale du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Lyon, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énergie éolienne en Auvergne : questions sur une ressource en plein essor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie : La planète Terre en mal d'énergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Dié-des-Vosges, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01273242v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01077088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie éolienne en Auvergne : questions sur une ressource en plein essor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guitton</w:t>
+                <w:t xml:space="preserve">La ferme éolienne : un nouveau modèle de développement rural ? L'exemple d'Ally (Haute-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie : La planète Terre en mal d'énergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Dié-des-Vosges, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01077088v1</w:t>
+                <w:t xml:space="preserve">halshs-01076772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5830,51 +5830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la résidence de jeunes chercheurs “In Situ” à Gresse-en-Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01376821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01307613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01270409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8963" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01502534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01545462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Valorisation%20des%20savoir-faire%20productifs%20et%20strat%C3%A9gies%20de%20d%C3%A9veloppement%20territorial" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chahid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714400v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00658977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF20012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01376821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01307613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01270409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8963" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01502534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01545462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Valorisation%20des%20savoir-faire%20productifs%20et%20strat%C3%A9gies%20de%20d%C3%A9veloppement%20territorial" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chahid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714400v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00658977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF20012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>