--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -507,235 +507,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04511552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Expérimentations de transition écologique, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les processus d’innovation sociale dans quatre territoires de moyenne montagne non métropolitains : culture territoriale et capacités transformatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (3-4), pp.363-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.2022.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04087336v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-03833030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock Farming in Relations between Urban Districts and the Mountains – The Case Of Grenoble</w:t>
               </w:r>
@@ -851,51 +851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wool-Processing Industry in an Era of Social Innovation. How Has the Situation Changed in the Massif Central (France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,174 +1525,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maillage communal, géographie et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.135-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement périurbain du Pays de France : des influences urbaines différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, 11 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.14838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.14838⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00741480v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00730448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement des énergies renouvelables</w:t>
               </w:r>
@@ -1868,467 +1868,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Hirczak</w:t>
+                <w:t xml:space="preserve">Citizen Voices: a transdisciplinary experiment for a sustainable transition in the Vercors range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05272848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What role do social innovations play in improving living well in mountain areas? The case of the Hautes-Alpes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05272856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière laine, innovation sociale et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Lana in festa » - Enjeux &amp; Perspectives de la filière laine en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundazione di l'Università di Corsica, May 2025, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les transformations territoriales « par le bas » en zone de montagne : une approche par les initiatives citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions territoriales : Recherche et action publique en contexte d’incertitudes et de tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can social innovation create a link between wool processing and territorial development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference #IMC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpes françaises, Alpes italiennes : quels liens entre la filière laine et le développement des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANE CONDIVISE - Nuove relazioni per nuovi prodotti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecomuseo Valle Elvo e Serra, Apr 2025, Biella, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420602v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05272848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et expérimentations sociales dans le tourisme : quelles alternatives pour les territoires de montagne ?</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpes : La transition écologique passera-t-elle par les initiatives citoyennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’innovation sociale dans la trajectoire de la filière laine aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche en sciences sociales sur la laine : quels enjeux sur les filières territorialisées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projets PAACTE et PELOTE - Centre universitaire de l'Ariège, Jul 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,50 +2610,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territorial Networks of Social Innovations and The Transformative Capacity of Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des innovations sociales dans la transition des territoires de montagne : typologies, réseaux et écosystèmes locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2662,307 +2787,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Union Géographique Internationale (UGI-IGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04556160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain Tourism, Conflict and Resilience in the Anthropocene: What Role for Community Engagement through Transdisciplinary approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930541v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04554997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’innovation sociale dans les territoires ruraux : culture territoriale et capacités transformatives</w:t>
               </w:r>
@@ -3175,50 +3175,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'innovation sociale par la filière laine en Pays de Saugues : l'expérience d'une recherche action collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'une innovation sociale à la définition d'un projet de territoire : la capacité mobilisatrice d'une association d'insertion dans un milieu montagnard marginalisé. L'exemple des Ateliers de la Bruyère au Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3240,126 +3309,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" La transformation sociale par l'innovation sociale "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVe colloque international du laboratoire CRISES, Université du Québec à Montréal (UQAM), Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978230v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00945754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Val d’Europe, bientôt une commune nouvelle autour de Disneyland ?</w:t>
               </w:r>
@@ -3766,165 +3766,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégies municipales et logiques de protection de l'espace en milieu périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacios naturales protegidos / Espaces naturels protégés / III° colloque hispano-français de géographie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Baeza, Espagne. pp.373-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00676050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ressources municipales, coopération intercommunale et développement local : le cas des très petites communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et compétitivité des territoires ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676763v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4087,165 +4087,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransforMont - Une plateforme pour les innovations sociales en montagne</w:t>
+                <w:t xml:space="preserve">Collectif Perce-Neige - La jeune recherche sur les territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans-Méaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417604v1</w:t>
+                <w:t xml:space="preserve">hal-05417651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif Perce-Neige - La jeune recherche sur les territoires de montagne</w:t>
+                <w:t xml:space="preserve">TransforMont - Une plateforme pour les innovations sociales en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans-Méaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417651v1</w:t>
+                <w:t xml:space="preserve">hal-05417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maillage communal en Belgique : des héritages différenciés</w:t>
               </w:r>
@@ -5146,199 +5146,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La laine entre ressource territoriale et enjeux de gouvernance : du Pays de Saugues à la Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERAMAC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valorisation des savoir-faire productifs et stratégies de développement territorial : patrimoine, mise en tourisme et innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-150, 2017, collection ceramac, 978-2-84516-637-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les très petites communes sont-elles fragiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Roth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces fragiles - Construction scientifique, dynamiques territoriales et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses Universitaires Blaise Pascal, pp.125-140, 2017, Collection Territoires, 978-2-84516-638-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01682283v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01545462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation territoriale en espace rural fragile : capacités mobilisatrices d'une association d'insertion en Pays de Saugues</w:t>
               </w:r>
@@ -5830,51 +5830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la résidence de jeunes chercheurs “In Situ” à Gresse-en-Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,250 +6139,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues » (rapport final)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ceramac. 2014, 313 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement d'un projet de coopération territoriale pour la structuration d'un pôle laine en Pays de Saugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Masurier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CERAMAC. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Berthold</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00978241v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-01482921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques agricoles et paysagères dans la vallée du Mars : héritages, dynamiques actuelles et visions prospectives</w:t>
               </w:r>
@@ -6934,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01376821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01307613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01270409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8963" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01502534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01545462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Valorisation%20des%20savoir-faire%20productifs%20et%20strat%C3%A9gies%20de%20d%C3%A9veloppement%20territorial" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chahid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714400v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00658977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF20012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01376821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0193" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01307613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01270409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8963" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.14838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pachoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04556160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duvillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01502534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01273242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01545462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Valorisation%20des%20savoir-faire%20productifs%20et%20strat%C3%A9gies%20de%20d%C3%A9veloppement%20territorial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grosinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Metral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chahid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Masurier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714400v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00658977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF20012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>