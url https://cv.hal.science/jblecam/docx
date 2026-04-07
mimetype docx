--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1290,321 +1290,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallisation of reinforced elastomers using surface calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">A comprehensive review on active chain density evaluation from swelling and insights for better accounting for insoluble particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Amoako Kyei-Manu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rosselgong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (35), pp.e55899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431359v1</w:t>
+                <w:t xml:space="preserve">hal-04646387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review on active chain density evaluation from swelling and insights for better accounting for insoluble particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
+                <w:t xml:space="preserve">Strain-induced crystallisation of reinforced elastomers using surface calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Amoako Kyei-Manu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Redon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James J.C. Busfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (35), pp.e55899. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Polymer Testing, 131, pp.108341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.55899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646387v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying simultaneously hyper-viscoelastic parameters from a unique heterogenous relaxation test: application to engineering elastomeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging characterization of different nitrile butadiene rubbers for sealing in a pneumatic system: Linking the change of the physicochemical state to the mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,326 +1952,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part I: Complete energetic characterization and crystallinity evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence and characterization of strain-induced crystallization heterogeneity in natural rubber under homogeneous strain states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.N. Khiêm</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104701⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.125120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468830v1</w:t>
+                <w:t xml:space="preserve">hal-03772478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence and characterization of strain-induced crystallization heterogeneity in natural rubber under homogeneous strain states</w:t>
+                <w:t xml:space="preserve">Fast Evaluation and Comparison of the Energy Performances of Elastomers from Relative Energy Stored Identification under Mechanical Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125120⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14030412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772478v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evaluation and Comparison of the Energy Performances of Elastomers from Relative Energy Stored Identification under Mechanical Loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part I: Complete energetic characterization and crystallinity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Khiêm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.412. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.104701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14030412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556801v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part II: Physically-based constitutive theory</w:t>
               </w:r>
@@ -2283,64 +2283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. N. Khiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, pp.104712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of soft thermoplastic elastomers: Effect of the deposit angle on mechanical and thermo-mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Behaviour and Interface of Overmoulded Soft Thermoplastic Vulcanizate Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying hyperelastic constitutive parameters with sensitivity-based virtual fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3127,51 +3127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse identification of constitutive parameters from heat source fields: A local approach applied to hyperelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,438 +3316,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562286v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tearing behaviour of two types of leather: A comparative study carried out at the local scale using the full kinematic and thermal field measurement techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Strain Path Changes on the Kinematics and the Intrinsic Dissipation Accompanying PLC Bands in Al-Mg Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (1), </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.963-977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00491-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049442v1</w:t>
+                <w:t xml:space="preserve">hal-02095833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Strain Path Changes on the Kinematics and the Intrinsic Dissipation Accompanying PLC Bands in Al-Mg Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue of natural rubber under different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guines</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-019-00491-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.544-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095833v1</w:t>
+                <w:t xml:space="preserve">hal-02121501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of natural rubber under different temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Tearing behaviour of two types of leather: A comparative study carried out at the local scale using the full kinematic and thermal field measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mortier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.544-557. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121501v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical characterization of leathers under tension using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (1), pp.862-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3827,469 +3827,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelastic Couplings and Interparticle Friction Evidenced by Infrared Thermography in Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (9), pp.1469-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0430-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874677v1</w:t>
+                <w:t xml:space="preserve">hal-01935238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization in rubber: A new measurement technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (1), pp.e12256. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.136-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695571v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
+                <w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+                <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 280, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833209v1</w:t>
+                <w:t xml:space="preserve">hal-01874677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic Couplings and Interparticle Friction Evidenced by Infrared Thermography in Granular Materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-induced crystallization in rubber: A new measurement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (9), pp.1469-1478. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.e12256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-0430-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935238v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
               </w:r>
@@ -4403,177 +4403,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
+                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Bensaid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713404v2</w:t>
+                <w:t xml:space="preserve">hal-01681197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4582,250 +4582,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Roumili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681197v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
               </w:r>
@@ -4837,51 +4837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
@@ -5101,51 +5101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5528,789 +5528,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and strain measurements at the crack tip of filled rubber under cyclic loadings using full-field techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue of swollen elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Samaca Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Berghezan</w:t>
+                <w:t xml:space="preserve">Amalina Muhammad Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.09.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148252v1</w:t>
+                <w:t xml:space="preserve">hal-01148178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of swollen elastomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical analysis of the singular behavior of rubber: entropic elasticity, reinforcement by fillers, strain-induced crystallization and the Mullins effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalina Muhammad Afifi</w:t>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.132-141. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.771-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148178v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of the singular behavior of rubber: entropic elasticity, reinforcement by fillers, strain-induced crystallization and the Mullins effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat and strain measurements at the crack tip of filled rubber under cyclic loadings using full-field techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+                <w:t xml:space="preserve">D. Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (4), pp.771-782. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9908-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136498v1</w:t>
+                <w:t xml:space="preserve">hal-01148252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
+                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963798v1</w:t>
+                <w:t xml:space="preserve">hal-03690559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Verron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (6), pp.187-191. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094398v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.187-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690559v1</w:t>
+                <w:t xml:space="preserve">hal-01094398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps towards the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
               </w:r>
@@ -6511,317 +6511,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">New elements concerning the Mullins effect: A thermomechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063248v1</w:t>
+                <w:t xml:space="preserve">hal-01063256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New elements concerning the Mullins effect: A thermomechanical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.98-107. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.1235-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063256v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the crack tip zone in stretched crystallizable natural rubber by using infrared thermography and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,64 +6920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7018,1019 +7018,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 2: Quantitative calorimetric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Caillard</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.2227-2736. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131576v1</w:t>
+                <w:t xml:space="preserve">hal-01073891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the viscoelastic properties and its microstructural/chemical origin in filled NBR subjected to coupled thermal and mechanical loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Combining displacement, strain, temperature and heat source fields to investigate the thermomechanical response of an elastomeric specimen subjected to large deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (7), pp.916-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131574v2</w:t>
+                <w:t xml:space="preserve">hal-01073892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the viscoelastic properties of green poplar wood during maturation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit J.-B. Le Cam</w:t>
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7403-9⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.835-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964823v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073888v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830323v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 2: Quantitative calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Caillard</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.2227-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073889v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining displacement, strain, temperature and heat source fields to investigate the thermomechanical response of an elastomeric specimen subjected to large deformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+                <w:t xml:space="preserve">On the evolution of the viscoelastic properties and its microstructural/chemical origin in filled NBR subjected to coupled thermal and mechanical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.013⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.2102-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073892v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Experimental study of the viscoelastic properties of green poplar wood during maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chagnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Jean-Benoit J.-B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (17), pp.6065 - 6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7403-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073891v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route in thermomethanics of inorganic glasses using infrared thermography</w:t>
               </w:r>
@@ -8250,64 +8250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber under uni- and multiaxial loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (7), pp.82-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8335,221 +8335,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intraspecific variability in the chemical composition of the mineral phase of cements from several tube-building polychaetes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Challenges and Limitations of Full-Field Measurements Applied to Large Heterogeneous Deformations of Rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00830.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671738v1</w:t>
+                <w:t xml:space="preserve">hal-01131578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Challenges and Limitations of Full-Field Measurements Applied to Large Heterogeneous Deformations of Rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and intraspecific variability in the chemical composition of the mineral phase of cements from several tube-building polychaetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00830.x⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131578v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
               </w:r>
@@ -8769,64 +8769,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strength of biogenic sand reefs: Visco-elastic behaviour of cement secreted by the tube building polychaete Sabellaria alveolata, Linnaeus, 1767</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Couden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9644,64 +9644,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (12), pp.1031-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9838,51 +9838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiaxial criterion for crack nucleation in rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9968,64 +9968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10085,64 +10085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of fatigue crack growth in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10767,749 +10767,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forming strategies on strain paths and local strain evolution in incremental sheet forming using digital image correlation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421779v1</w:t>
+                <w:t xml:space="preserve">hal-05357020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+                <w:t xml:space="preserve">Effect of forming strategies on strain paths and local strain evolution in incremental sheet forming using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107346v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357020v1</w:t>
+                <w:t xml:space="preserve">hal-05107346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Lifetime Reinforcement of Natural Rubber: Loading Multiaxiality Effects at Ambient Temperature</w:t>
+                <w:t xml:space="preserve">Fatigue life prediction of natural rubber: Effect of multiaxiality on the fatigue life reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mouslih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pittsburgh, United States. pp.73-79, </w:t>
+              <w:t xml:space="preserve">12th EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER (ECCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17467-4_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016740v1</w:t>
+                <w:t xml:space="preserve">hal-04651348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life prediction of natural rubber: Effect of multiaxiality on the fatigue life reinforcement</w:t>
+                <w:t xml:space="preserve">Fatigue Lifetime Reinforcement of Natural Rubber: Loading Multiaxiality Effects at Ambient Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mouslih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER (ECCMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pittsburgh, United States. pp.73-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003310266-57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17467-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651348v1</w:t>
+                <w:t xml:space="preserve">hal-04016740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of strain-induced crystallization under complex loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.N. Khiêm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER (ECCMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11537,360 +11537,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Field Analysis of the Strain-Induced Crystallization in Natural Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
+                <w:t xml:space="preserve">Effect of the formulation and the process conditions on the structural network evolution and the fatigue properties of natural rubber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42ÈMES JOURNÉES DU GFP GRAND-OUEST : LES 5 ET 6 JUILLET 2022 À L'ENSCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632702v1</w:t>
+                <w:t xml:space="preserve">hal-03780778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the formulation and the process conditions on the structural network evolution and the fatigue properties of natural rubber.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
+                <w:t xml:space="preserve">Thermoelastic Characterization of 3D Printed Thermoplastic Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Loez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ÈMES JOURNÉES DU GFP GRAND-OUEST : LES 5 ET 6 JUILLET 2022 À L'ENSCR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Albuquerque, United States. pp.65-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780778v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic Characterization of 3D Printed Thermoplastic Elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Full-Field Analysis of the Strain-Induced Crystallization in Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Loez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Albuquerque, United States. pp.65-71, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Albuquerque, United States. pp.45-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632706v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of NBR: Application to O-rings used in the braking system of the French high-speed train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11976,51 +11976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement thermo-oxydatif du NBR: application aux joints toriques utilisés dans les systèmes de freinage des trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,122 +12212,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Hyper-viscoelastic models from one heterogeneous test for elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Machine learning tools for predicting mechanical properties of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Di Cesare</w:t>
+                <w:t xml:space="preserve">Pranav Nerurkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 15th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Event, United Kingdom</w:t>
+              <w:t xml:space="preserve">BSSM 2021: 15th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337143v1</w:t>
+                <w:t xml:space="preserve">hal-03780757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active volatile drops on liquid baths</w:t>
               </w:r>
@@ -12484,178 +12510,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning tools for predicting mechanical properties of elastomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
+                <w:t xml:space="preserve">Identification of Hyper-viscoelastic models from one heterogeneous test for elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Nerurkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">N Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 2021: 15th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, United Kingdom</w:t>
+              <w:t xml:space="preserve">BSSM 15th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Event, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780757v1</w:t>
+                <w:t xml:space="preserve">hal-03337143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Analysis of Strain-Induced Crystallization in Natural Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12702,51 +12702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive parameters of elastomers from one heterogeneous test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12778,442 +12778,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between X-ray diffraction and quantitative calorimetry to evaluate the strain-induced crystallinity in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Canevet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-A. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.58-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904695v1</w:t>
+                <w:t xml:space="preserve">hal-02499974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-micromechanics of strain-induced crystallization</w:t>
+                <w:t xml:space="preserve">Identification of constitutive parameters from full thermal and kinematic fields: application to hyperelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.N. Khiêm</w:t>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.30-35, </w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499968v1</w:t>
+                <w:t xml:space="preserve">hal-02172553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Constitutive Parameters Governing the Hyperelastic Response of Rubber by Using Full-field Measurement and the Virtual Fields Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Toussaint</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">E. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172548v1</w:t>
+                <w:t xml:space="preserve">hal-02172549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13316,51 +13260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse identification of hyperelastic parameters by metaheuristic optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13459,51 +13403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13548,356 +13492,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of constitutive parameters from full thermal and kinematic fields: application to hyperelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_13⟩</w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172553v1</w:t>
+                <w:t xml:space="preserve">hal-01904695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Thermo-micromechanics of strain-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Khiêm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Itskov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.30-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172549v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between X-ray diffraction and quantitative calorimetry to evaluate the strain-induced crystallinity in natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Constitutive Parameters Governing the Hyperelastic Response of Rubber by Using Full-field Measurement and the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Albouy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.58-62, </w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499974v1</w:t>
+                <w:t xml:space="preserve">hal-02172548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
               </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14030,51 +14030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14219,486 +14219,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous dewetting on a volatile drop floating on a liquid bath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+                <w:t xml:space="preserve">Mechanical and thermomechanical characterization of different leathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pucci</w:t>
+                <w:t xml:space="preserve">J. Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting APS-Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387726v1</w:t>
+                <w:t xml:space="preserve">hal-02161134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic model identification from heat source fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
+                <w:t xml:space="preserve">Analysis of the thermomechanical response of granular materials by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02499970v1</w:t>
+                <w:t xml:space="preserve">hal-02161141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermomechanical characterization of different leathers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Balandraud</w:t>
+                <w:t xml:space="preserve">Spontaneous dewetting on a volatile drop floating on a liquid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gauffreteau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting APS-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161134v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the thermomechanical response of granular materials by infrared thermography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
+                <w:t xml:space="preserve">Hyperelastic model identification from heat source fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.7-11, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.183-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161141v1</w:t>
+                <w:t xml:space="preserve">hal-02499970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
               </w:r>
@@ -14723,64 +14723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
@@ -14812,239 +14812,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress in the energy characterization of the mechanical behaviour of rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.147-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499969v1</w:t>
+                <w:t xml:space="preserve">hal-02499973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the energy characterization of the mechanical behaviour of rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.147-150, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499973v1</w:t>
+                <w:t xml:space="preserve">hal-02499969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
               </w:r>
@@ -15069,51 +15069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15212,51 +15212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
@@ -15333,51 +15333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leotoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Indianapolis, United States. pp.29-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15405,213 +15405,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de propagation de fissures de fatigue dans les élastomères sous chargements uni- et multiaxiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of viscoelastic properties of silicone rubber during cross-linking investigated by thickness-shear mode quartz resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers (ECCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315223278-63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448452v1</w:t>
+                <w:t xml:space="preserve">hal-01807447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of viscoelastic properties of silicone rubber during cross-linking investigated by thickness-shear mode quartz resonator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de propagation de fissures de fatigue dans les élastomères sous chargements uni- et multiaxiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers (ECCMR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315223278-63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807447v1</w:t>
+                <w:t xml:space="preserve">hal-01448452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the compressibility of elastomers using DIC</w:t>
               </w:r>
@@ -15792,51 +15792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat sources in the crack tip zone in stretched NR and SBR rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15913,51 +15913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15965,51 +15965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16034,64 +16034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swelling level on fatigue lifetime of filled nitrile rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16142,64 +16142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of swollen nitrile rubber under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16289,51 +16289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16427,51 +16427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16490,602 +16490,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of rubber specimens in the crack tip zone using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BSSM, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133802v1</w:t>
+                <w:t xml:space="preserve">hal-01133808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079804v1</w:t>
+                <w:t xml:space="preserve">hal-01133811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of rubber specimens in the crack tip zone using full-field measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Weimar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133808v1</w:t>
+                <w:t xml:space="preserve">hal-01133804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133811v1</w:t>
+                <w:t xml:space="preserve">hal-01079804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BSSM, Jul 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133804v1</w:t>
+                <w:t xml:space="preserve">hal-01133802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the behaviour of elastomers with energy balances: energy stored, intrinsic dissipation, the physical meaning of the hysteresis loop…</w:t>
               </w:r>
@@ -17140,103 +17140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of Mullins effect in swollen nitrile rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Experimental Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
@@ -17278,90 +17278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in experimental thermomechanics of rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RubberCon: Advanced Engineering &amp; Materials Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17380,723 +17380,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pot</w:t>
+                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136527v1</w:t>
+                <w:t xml:space="preserve">hal-01136523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936536v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science Day 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136522v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States. pp.445-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00771-7_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136538v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136540v1</w:t>
+                <w:t xml:space="preserve">hal-00936536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Glass Science Day 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136523v1</w:t>
+                <w:t xml:space="preserve">hal-01136522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolution of the viscoelastic properties and their microstructural origin in a filled NBR under coupled thermal and cyclic mechanical loadings</w:t>
               </w:r>
@@ -18134,74 +18134,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.2102-2110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136543v1</w:t>
@@ -18212,51 +18212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18264,51 +18264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18428,64 +18428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18523,51 +18523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18761,77 +18761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18856,64 +18856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale à l'échelle intra-cerne de propriétés mécaniques du bois vert de peuplier au cours de sa maturation par des essais de tractions cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19184,64 +19184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelasticity with volumetric damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19292,64 +19292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber (ECCMR V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19387,64 +19387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19517,64 +19517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19647,64 +19647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19755,64 +19755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19876,64 +19876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19984,64 +19984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20131,51 +20131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Colloque annuel de Rhéologie (GFR), Physique-Chimie des produits formulés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Brest, France</w:t>
@@ -20236,51 +20236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical aging of NBR: application to O-rings used in the braking system of the French high-speed train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20370,109 +20370,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical and Energetic Behavior of Elastomers Investigated with IR Thermography-Based Surface Calorimetry: Revisiting Rubber Elasticity, Viscosity, Stress Softening, Strain-Induced Crystallization, and Energy Stored</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Full Experimental Characterization of Aged Nitrile Butadiene Rubbers (NBR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in polymer science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Conference proceedings of the Society for Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-96, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/12_2024_174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50470-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599959v1</w:t>
+                <w:t xml:space="preserve">hal-04506191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Chemical Composition on Fatigue Properties of Carbon Black-Filled Natural Rubber</w:t>
               </w:r>
@@ -20510,51 +20562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosselgong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancement of Optical Methods and Fracture and Fatigue, Volume 3 : Proceedings of the 2023 Annual Conference on Experimental and Applied Mechanics</w:t>
@@ -20590,243 +20642,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full Experimental Characterization of Aged Nitrile Butadiene Rubbers (NBR)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical and Energetic Behavior of Elastomers Investigated with IR Thermography-Based Surface Calorimetry: Revisiting Rubber Elasticity, Viscosity, Stress Softening, Strain-Induced Crystallization, and Energy Stored</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings of the Society for Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-96, 2024, </w:t>
+              <w:t xml:space="preserve">Advances in polymer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-50470-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/12_2024_174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506191v1</w:t>
+                <w:t xml:space="preserve">hal-04599959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the mechanisms involved in rubber deformation using experimental thermomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.19-28, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21553,51 +21553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION DE PARAMETRES HYPERELASTIQUES PAR RECONSTRUCTION DE CHAMP DE SOURCE DE CHALEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21900,51 +21900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouslih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosselgong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mouslih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-024-03499-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanon Jongchansitto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amoako Kyei-Manu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.C. Busfield" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108341" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55899" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bastos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-023-01706-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawarut Jongchansitto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00980-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khi&#234;m" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104701" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khiem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104712" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mouellic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00113-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jongchansitto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jongchansitto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preechawuttipong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.189-195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12334" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562286v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141851" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauffreteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04004985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2834-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12256" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0430-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0832-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Toussaint" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7403-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2009.10.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00830.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84FFA7E7EFACCA09730405697A2542B507D3AADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.10.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9236-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131582v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3525684" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454679v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moutrille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9138-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Cam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313120v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sauvager" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Picaut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-132" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016740v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruellan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17467-4_10" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651348v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-57" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poudel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-24" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632702v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_14" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Cesare" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337150v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59864-8_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956285v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499968v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172548v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-39" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172553v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499974v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-11" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161136v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-33" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161134v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauffreteau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_12" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161141v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499973v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-26" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01448452v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638854v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#8217;hommel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_47" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681196v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175864v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136530v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82517" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422798v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599959v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2024_174" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528806v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Guillaume" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50499-0_13" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506191v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50470-9_13" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meslier Laurent" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulombier Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourlay Etienne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capiaux Antoine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Marc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-01448458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouslih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosselgong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mouslih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-024-03499-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanon Jongchansitto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amoako Kyei-Manu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.C. Busfield" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bastos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-023-01706-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawarut Jongchansitto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00980-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khi&#234;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khiem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104712" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mouellic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00113-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jongchansitto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jongchansitto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preechawuttipong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.189-195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12334" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562286v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141851" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauffreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04004985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2834-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0430-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12256" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0832-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Toussaint" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7403-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00830.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84FFA7E7EFACCA09730405697A2542B507D3AADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2009.10.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.10.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9236-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131582v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3525684" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454679v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moutrille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9138-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Cam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313120v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sauvager" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Picaut" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651348v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruellan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-57" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016740v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17467-4_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poudel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-24" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632702v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_14" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337150v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Cesare" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59864-8_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956285v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-11" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_13" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-39" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499968v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172548v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161136v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161134v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauffreteau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_12" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499970v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-33" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499973v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-26" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01448452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638854v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#8217;hommel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_47" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681196v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175864v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136530v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82517" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422798v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506191v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50470-9_13" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528806v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Guillaume" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50499-0_13" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599959v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2024_174" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meslier Laurent" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulombier Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourlay Etienne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capiaux Antoine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Marc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-01448458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>