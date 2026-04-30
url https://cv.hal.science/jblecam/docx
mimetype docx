--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -368,76 +368,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical and calorimetric characterization of crack tip zones under large heterogeneous deformations, Part II: Full strain, calorimetric and strain-induced crystallinity fields at the crack tip of an unfilled natural rubber</w:t>
+                <w:t xml:space="preserve">Thermomechanical and calorimetric characterization of crack tip zones under large heterogeneous deformations, Part I: A method coupling full kinematic and thermal fields for high resolution surface micro-calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. -B. Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Trubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -447,127 +447,127 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lemos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 341, pp.129183. </w:t>
+              <w:t xml:space="preserve">, 2025, 342, pp.129286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422948v1</w:t>
+                <w:t xml:space="preserve">hal-05423038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical and calorimetric characterization of crack tip zones under large heterogeneous deformations, Part I: A method coupling full kinematic and thermal fields for high resolution surface micro-calorimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical and calorimetric characterization of crack tip zones under large heterogeneous deformations, Part II: Full strain, calorimetric and strain-induced crystallinity fields at the crack tip of an unfilled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. -B. Le Cam</w:t>
+                <w:t xml:space="preserve">Jules Trubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -577,2601 +577,2601 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lemos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 342, pp.129286. </w:t>
+              <w:t xml:space="preserve">, 2025, 341, pp.129183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423038v1</w:t>
+                <w:t xml:space="preserve">hal-05422948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effects on the lifetime reinforcement due to strain-induced crystallization in carbon black filled natural rubber under non-relaxing torsion: with tensile</w:t>
+                <w:t xml:space="preserve">A comprehensive review on active chain density evaluation from swelling and insights for better accounting for insoluble particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Mouslih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ruellan</w:t>
+                <w:t xml:space="preserve">Adrien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Canevet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Rosselgong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.105045. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (35), pp.e55899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.55899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651455v1</w:t>
+                <w:t xml:space="preserve">hal-04646387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life reinforcement of carbon black filled natural rubber under non‐relaxing torsion loadings and comparison with non‐relaxing tension loadings</w:t>
+                <w:t xml:space="preserve">How Do Active Chain Density and Cross-Link Length Influence the Mullins Softening in Filled and Unfilled Natural Rubbers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Mouslih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rosselgong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14250⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (20), pp.12623-12635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479164v1</w:t>
+                <w:t xml:space="preserve">hal-04764047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength of the rotator cuff and cable interface: a complete histological and biomechanical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fondin</w:t>
+                <w:t xml:space="preserve">Strain-induced crystallisation of reinforced elastomers using surface calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+                <w:t xml:space="preserve">William Amoako Kyei-Manu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guillin</w:t>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Landreau</w:t>
+                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James J.C. Busfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (12), pp.2083-2091. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Polymer Testing, 131, pp.108341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-024-03499-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767741v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring forces in a 2D multi-contact system using the virtual fields method: Principle, simulations and experimental application to a three-particle system</w:t>
+                <w:t xml:space="preserve">Temperature effects on the lifetime reinforcement due to strain-induced crystallization in carbon black filled natural rubber under non-relaxing torsion: with tensile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunanon Jongchansitto</w:t>
+                <w:t xml:space="preserve">Yasser Mouslih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Benoit Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105315⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.105045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701486v1</w:t>
+                <w:t xml:space="preserve">hal-04651455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Active Chain Density and Cross-Link Length Influence the Mullins Softening in Filled and Unfilled Natural Rubbers?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">Fatigue life reinforcement of carbon black filled natural rubber under non‐relaxing torsion loadings and comparison with non‐relaxing tension loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mouslih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02147⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fatigue and Fracture of Engineering Materials and Structures, 47 (5), pp.1620-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764047v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review on active chain density evaluation from swelling and insights for better accounting for insoluble particles</w:t>
+                <w:t xml:space="preserve">Measuring forces in a 2D multi-contact system using the virtual fields method: Principle, simulations and experimental application to a three-particle system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+                <w:t xml:space="preserve">Kunanon Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rosselgong</w:t>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55899⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646387v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallisation of reinforced elastomers using surface calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Mechanical strength of the rotator cuff and cable interface: a complete histological and biomechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Amoako Kyei-Manu</w:t>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Raphaël Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
+                <w:t xml:space="preserve">Julien Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James J.C. Busfield</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Polymer Testing, 131, pp.108341. </w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (12), pp.2083-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00276-024-03499-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431359v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying simultaneously hyper-viscoelastic parameters from a unique heterogenous relaxation test: application to engineering elastomeric materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Aging characterization of different nitrile butadiene rubbers for sealing in a pneumatic system: Linking the change of the physicochemical state to the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelie Di Cesare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-023-01706-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e54068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225728v1</w:t>
+                <w:t xml:space="preserve">hal-04115327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorific Analysis of the Mechanical Response of Granular Materials Composed of Ellipsoidal Rubbery Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kunanon Jongchansitto</w:t>
+                <w:t xml:space="preserve">Identifying simultaneously hyper-viscoelastic parameters from a unique heterogenous relaxation test: application to engineering elastomeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaodong LU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawarut Jongchansitto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Guilherme Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-00980-9⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.1983-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-023-01706-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198641v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging characterization of different nitrile butadiene rubbers for sealing in a pneumatic system: Linking the change of the physicochemical state to the mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Redon</w:t>
+                <w:t xml:space="preserve">Calorific Analysis of the Mechanical Response of Granular Materials Composed of Ellipsoidal Rubbery Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunanon Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawarut Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.e54068. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, pp.1135-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-00980-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115327v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence and characterization of strain-induced crystallization heterogeneity in natural rubber under homogeneous strain states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing of soft thermoplastic elastomers: Effect of the deposit angle on mechanical and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
+                <w:t xml:space="preserve">Bruno Loez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.125120. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.104155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.104155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772478v1</w:t>
+                <w:t xml:space="preserve">hal-03448149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evaluation and Comparison of the Energy Performances of Elastomers from Relative Energy Stored Identification under Mechanical Loadings</w:t>
+                <w:t xml:space="preserve">First evidence and characterization of strain-induced crystallization heterogeneity in natural rubber under homogeneous strain states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14030412⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.125120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556801v1</w:t>
+                <w:t xml:space="preserve">hal-03772478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part I: Complete energetic characterization and crystallinity evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Evaluation and Comparison of the Energy Performances of Elastomers from Relative Energy Stored Identification under Mechanical Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104701⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14030412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468830v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part II: Physically-based constitutive theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part I: Complete energetic characterization and crystallinity evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Khiêm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 159, pp.104712. </w:t>
+              <w:t xml:space="preserve">, 2022, 159, pp.104701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510925v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of soft thermoplastic elastomers: Effect of the deposit angle on mechanical and thermo-mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Thermodynamics of strain-induced crystallization in filled natural rubber under uni- and biaxial loadings, Part II: Physically-based constitutive theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Khiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Loez</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.104155. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.104712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.104155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448149v1</w:t>
+                <w:t xml:space="preserve">hal-03510925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Behaviour and Interface of Overmoulded Soft Thermoplastic Vulcanizate Elastomers</w:t>
+                <w:t xml:space="preserve">Using IR Thermography to Analyze the Mechanical Response of a Granular Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">K. Jongchansitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+                <w:t xml:space="preserve">P. Jongchansitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14195704⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.10.4.189-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374260v1</w:t>
+                <w:t xml:space="preserve">hal-03195989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Propulsion of a Volatile Drop on the Surface of an Immiscible Liquid Bath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+                <w:t xml:space="preserve">Thermomechanical Behaviour and Interface of Overmoulded Soft Thermoplastic Vulcanizate Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.144501⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357608v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying hyperelastic constitutive parameters with sensitivity-based virtual fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Self-Propulsion of a Volatile Drop on the Surface of an Immiscible Liquid Bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12397⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (14), pp.144501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.144501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330336v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse-Pagerank-particle swarm optimisation for inverse identification of hyperelastic models: a feasibility study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Identifying hyperelastic constitutive parameters with sensitivity-based virtual fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42464-021-00113-8⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.e12397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330326v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using IR Thermography to Analyze the Mechanical Response of a Granular Material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Balandraud</w:t>
+                <w:t xml:space="preserve">Inverse-Pagerank-particle swarm optimisation for inverse identification of hyperelastic models: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grédiac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.189-195. </w:t>
+              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.447-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.10.4.189-195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42464-021-00113-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195989v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse identification of constitutive parameters from heat source fields: A local approach applied to hyperelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,1979 +3316,1979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562286v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Strain Path Changes on the Kinematics and the Intrinsic Dissipation Accompanying PLC Bands in Al-Mg Alloys</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization of leathers under tension using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guines</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Julien Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (7), pp.963-977. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (1), pp.862-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-019-00491-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2834-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095833v1</w:t>
+                <w:t xml:space="preserve">hal-04004985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of natural rubber under different temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Effects of Strain Path Changes on the Kinematics and the Intrinsic Dissipation Accompanying PLC Bands in Al-Mg Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.963-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00491-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121501v1</w:t>
+                <w:t xml:space="preserve">hal-02095833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tearing behaviour of two types of leather: A comparative study carried out at the local scale using the full kinematic and thermal field measurement techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelie Di Cesare</w:t>
+                <w:t xml:space="preserve">Fatigue of natural rubber under different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gauffreteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.544-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049442v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of leathers under tension using infrared thermography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Tearing behaviour of two types of leather: A comparative study carried out at the local scale using the full kinematic and thermal field measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (1), pp.862-874. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2834-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004985v1</w:t>
+                <w:t xml:space="preserve">hal-02049442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic Couplings and Interparticle Friction Evidenced by Infrared Thermography in Granular Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
+                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taoufik Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (9), pp.1469-1478. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.448-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-0430-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935238v1</w:t>
+                <w:t xml:space="preserve">hal-01681197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833209v1</w:t>
+                <w:t xml:space="preserve">hal-01900871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
+                <w:t xml:space="preserve">Fouad Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Razan</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874677v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization in rubber: A new measurement technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INELASTIC RESPONSES OF SWOLLEN NITRILE RUBBER UNDER CYCLIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12256⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (1), pp.136-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.18.83713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695571v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Thermoelastic Couplings and Interparticle Friction Evidenced by Infrared Thermography in Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12271⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (9), pp.1469-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0430-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861353v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stored energy accompanying cyclic deformation of filled rubber</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-induced crystallization in rubber: A new measurement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.11.035⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.e12256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681197v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 280, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900871v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy stored during deformation of crystallizing TPU foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+                <w:t xml:space="preserve">Abdelmonem Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Roumili</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Yvon Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (4), pp.e12271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713404v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484632v1</w:t>
+                <w:t xml:space="preserve">hal-01578403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy storage due to strain-induced crystallization in natural rubber: The physical origin of the mechanical hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578403v1</w:t>
+                <w:t xml:space="preserve">hal-01619285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of polymeric foams subjected to cyclic loading: Anelasticity, self-heating and strain-induced crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126, pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage due to strain-induced crystallization in natural rubber: The physical origin of the mechanical hysteresis</w:t>
+                <w:t xml:space="preserve">Calorimetric analysis of Portevin-Le Chatelier bands under equibiaxial loading conditions in Al–Mg alloys: Kinematics and mechanical dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.166-173. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619285v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spatio-temporal resolution of infrared images to detect thermal activity of defect at the surface of inorganic glass</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,77 +5534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of swollen elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5690,64 +5690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5807,64 +5807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and strain measurements at the crack tip of filled rubber under cyclic loadings using full-field techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,2119 +5918,2119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical analysis of the crack tip zone in stretched crystallizable natural rubber by using infrared thermography and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (24), pp.6345-6353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690559v1</w:t>
+                <w:t xml:space="preserve">hal-01148251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963798v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000089⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094398v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.03.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063259v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some specific features and consequences of the thermal response of rubber under cyclic mechanical loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 84 (6), pp.773-788. </w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.187-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00419-014-0832-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005745v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New elements concerning the Mullins effect: A thermomechanical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">First steps towards the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 391, pp.101-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063256v1</w:t>
+                <w:t xml:space="preserve">hal-01063259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Some specific features and consequences of the thermal response of rubber under cyclic mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (6), pp.773-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-014-0832-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063248v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of the crack tip zone in stretched crystallizable natural rubber by using infrared thermography and digital image correlation</w:t>
+                <w:t xml:space="preserve">New elements concerning the Mullins effect: A thermomechanical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148251v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.1235-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063253v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Combining displacement, strain, temperature and heat source fields to investigate the thermomechanical response of an elastomeric specimen subjected to large deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 31 (7), pp.916-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073891v1</w:t>
+                <w:t xml:space="preserve">hal-01073892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining displacement, strain, temperature and heat source fields to investigate the thermomechanical response of an elastomeric specimen subjected to large deformations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Grediac</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31 (7), pp.916-925. </w:t>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073892v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">J. R. Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073888v1</w:t>
+                <w:t xml:space="preserve">hal-01073889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">On the evolution of the viscoelastic properties and its microstructural/chemical origin in filled NBR subjected to coupled thermal and mechanical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.2102-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830323v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 2: Quantitative calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Caillard</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.2227-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073889v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 2: Quantitative calorimetric analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Caillard</w:t>
+                <w:t xml:space="preserve">Experimental study of the viscoelastic properties of green poplar wood during maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit J.-B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (17), pp.6065 - 6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7403-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131576v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the viscoelastic properties and its microstructural/chemical origin in filled NBR subjected to coupled thermal and mechanical loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Garnier</w:t>
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.835-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131574v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the viscoelastic properties of green poplar wood during maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit J.-B. Le Cam</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (17), pp.6065 - 6073. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1), pp.7-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7403-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964823v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route in thermomethanics of inorganic glasses using infrared thermography</w:t>
               </w:r>
@@ -8042,64 +8042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 366, pp.64-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8159,51 +8159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.84-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8250,64 +8250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber under uni- and multiaxial loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (7), pp.82-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8335,325 +8335,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Challenges and Limitations of Full-Field Measurements Applied to Large Heterogeneous Deformations of Rubbers</w:t>
+                <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48, pp.174-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00830.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00807.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131578v1</w:t>
+                <w:t xml:space="preserve">hal-01131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intraspecific variability in the chemical composition of the mineral phase of cements from several tube-building polychaetes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Challenges and Limitations of Full-Field Measurements Applied to Large Heterogeneous Deformations of Rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.174-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00830.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671738v1</w:t>
+                <w:t xml:space="preserve">hal-01131578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and intraspecific variability in the chemical composition of the mineral phase of cements from several tube-building polychaetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.153-156. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00807.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131579v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling slit tape buckling during automated prepreg manufacturing: A local approach</w:t>
               </w:r>
@@ -8769,64 +8769,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strength of biogenic sand reefs: Visco-elastic behaviour of cement secreted by the tube building polychaete Sabellaria alveolata, Linnaeus, 1767</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Couden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8867,343 +8867,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Prepreg Tack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of volume changes in rubbers: the effect of stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Beakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50, pp.599-606. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83, pp.247-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-009-9236-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/1.3525684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131583v1</w:t>
+                <w:t xml:space="preserve">hal-01131582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of fatigue crack growth in rubbers under severe loading: the effect of stress-induced crystallization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Analysis of Prepreg Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Beakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (10), pp.4708-4714. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.599-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma100042n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9236-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131581v1</w:t>
+                <w:t xml:space="preserve">hal-01131583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of volume changes in rubbers: the effect of stretching</w:t>
+                <w:t xml:space="preserve">The mechanism of fatigue crack growth in rubbers under severe loading: the effect of stress-induced crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83, pp.247-269. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.4708-4714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/1.3525684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma100042n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131582v1</w:t>
+                <w:t xml:space="preserve">hal-01131581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic volume changes in rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.898-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9250,90 +9250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new characterisation method for rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawit Promma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.715-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9406,64 +9406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Moutrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49, pp.561-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9523,64 +9523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawit Promma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumedijen Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9644,64 +9644,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (12), pp.1031-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9760,51 +9760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume Variation in Stretched Natural Rubber: Competition between Cavitation and Stress-Induced Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.7579-7583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9838,51 +9838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiaxial criterion for crack nucleation in rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9968,64 +9968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10085,64 +10085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of fatigue crack growth in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10385,871 +10385,871 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat: "Images, Mécanique et Matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MECAMAT, Jan 2026, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544780v1</w:t>
+                <w:t xml:space="preserve">hal-05544780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
+                <w:t xml:space="preserve">Effect of forming strategies on strain paths and local strain evolution in incremental sheet forming using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
+                <w:t xml:space="preserve">Raphaël Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+                <w:t xml:space="preserve">Ahmad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paestum, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903599-132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115329v1</w:t>
+                <w:t xml:space="preserve">hal-05421779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t>
+              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151591v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de dépôts métalliques de cuivre sur substrat thermoplastique par procédé Cold Spray. Effet de la morphologie des poudres sur l'adhérence.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Coulon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313120v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357020v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forming strategies on strain paths and local strain evolution in incremental sheet forming using digital image correlation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Al Khatib</w:t>
+                <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Coulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Picaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Sudja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Scientific Association for Material Forming International Conference-ESAFORM-Annual</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421779v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
+                <w:t xml:space="preserve">Réalisation de dépôts métalliques de cuivre sur substrat thermoplastique par procédé Cold Spray. Effet de la morphologie des poudres sur l'adhérence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sauvager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107346v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue life prediction of natural rubber: Effect of multiaxiality on the fatigue life reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mouslih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER (ECCMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11309,77 +11309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mouslih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pittsburgh, United States. pp.73-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11426,90 +11426,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of strain-induced crystallization under complex loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Itskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.N. Khiêm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER (ECCMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11537,745 +11537,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the formulation and the process conditions on the structural network evolution and the fatigue properties of natural rubber.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
+                <w:t xml:space="preserve">Analysis of the Thermomechanical Response of a Rubber-like Granular Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ÈMES JOURNÉES DU GFP GRAND-OUEST : LES 5 ET 6 JUILLET 2022 À L'ENSCR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Albuquerque, United States. pp.97-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780778v1</w:t>
+                <w:t xml:space="preserve">hal-03632696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelastic Characterization of 3D Printed Thermoplastic Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Albuquerque, United States. pp.65-71, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Analysis of the Strain-Induced Crystallization in Natural Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Albuquerque, United States. pp.45-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of NBR: Application to O-rings used in the braking system of the French high-speed train</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Redon</w:t>
+                <w:t xml:space="preserve">Effect of the formulation and the process conditions on the structural network evolution and the fatigue properties of natural rubber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th european conference on constitutive models for rubber (ECCMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42ÈMES JOURNÉES DU GFP GRAND-OUEST : LES 5 ET 6 JUILLET 2022 À L'ENSCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959557v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement thermo-oxydatif du NBR: application aux joints toriques utilisés dans les systèmes de freinage des trains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Aging of NBR: Application to O-rings used in the braking system of the French high-speed train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes journées du GFP Grand-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th european conference on constitutive models for rubber (ECCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.420-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735653v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Thermomechanical Response of a Rubber-like Granular Material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
+                <w:t xml:space="preserve">Vieillissement thermo-oxydatif du NBR: application aux joints toriques utilisés dans les systèmes de freinage des trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42èmes journées du GFP Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86745-4_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632696v1</w:t>
+                <w:t xml:space="preserve">hal-03735653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning tools for predicting mechanical properties of elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Nerurkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12333,329 +12333,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active volatile drops on liquid baths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Identification of Hyper-viscoelastic models from one heterogeneous test for elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">BSSM 15th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Event, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341577v1</w:t>
+                <w:t xml:space="preserve">hal-03337143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the deformation mechanisms in rubbers from surface calorimetry-based energy characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active volatile drops on liquid baths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 15th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual event, United Kingdom</w:t>
+              <w:t xml:space="preserve">17es Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337150v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Hyper-viscoelastic models from one heterogeneous test for elastomers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the deformation mechanisms in rubbers from surface calorimetry-based energy characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSSM 15th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Virtual Event, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Virtual event, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337143v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Analysis of Strain-Induced Crystallization in Natural Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12702,51 +12702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive parameters of elastomers from one heterogeneous test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12778,2723 +12778,2723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between X-ray diffraction and quantitative calorimetry to evaluate the strain-induced crystallinity in natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-11⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499974v1</w:t>
+                <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of constitutive parameters from full thermal and kinematic fields: application to hyperelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
+                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172553v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress in the energy characterization of the mechanical behaviour of rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.147-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172549v1</w:t>
+                <w:t xml:space="preserve">hal-02499973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Identification of constitutive parameters from full thermal and kinematic fields: application to hyperelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499976v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of hyperelastic parameters by metaheuristic optimization algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-39⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499975v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical response and energy stored during deformation of crystallizing TPU</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between X-ray diffraction and quantitative calorimetry to evaluate the strain-induced crystallinity in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_10⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.58-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161139v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Inverse identification of hyperelastic parameters by metaheuristic optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.218-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904695v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-micromechanics of strain-induced crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.N. Khiêm</w:t>
+                <w:t xml:space="preserve">Mechanical response and energy stored during deformation of crystallizing TPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-6⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.51-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499968v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Constitutive Parameters Governing the Hyperelastic Response of Rubber by Using Full-field Measurement and the Virtual Fields Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Tayeb</w:t>
+                <w:t xml:space="preserve">Thermo-micromechanics of strain-induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Khiêm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Itskov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_9⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172548v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Identification of Constitutive Parameters Governing the Hyperelastic Response of Rubber by Using Full-field Measurement and the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Canévet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499977v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Di Cesare</w:t>
+                <w:t xml:space="preserve">Influence of the temperature on lifetime reinforcement of a filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_21⟩</w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95879-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172551v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring strain-induced crystallinity in rubbers from IR thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity based virtual fields for identifying hyperelastic constitutive parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_11⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161136v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermomechanical characterization of different leathers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Balandraud</w:t>
+                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_12⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161134v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the thermomechanical response of granular materials by infrared thermography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring strain-induced crystallinity in rubbers from IR thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_2⟩</w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161141v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous dewetting on a volatile drop floating on a liquid bath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+                <w:t xml:space="preserve">Development of an inverse identification method for identifying constitutive parameters by metaheuristic optimization algorithm: Application to hyperelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Pucci</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting APS-Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387726v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic model identification from heat source fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charles</w:t>
+                <w:t xml:space="preserve">Mechanical and thermomechanical characterization of different leathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.183-187, </w:t>
+              <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.63-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499970v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Analysis of the thermomechanical response of granular materials by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jongchansitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.7-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089224v1</w:t>
+                <w:t xml:space="preserve">hal-02161141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the energy characterization of the mechanical behaviour of rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous dewetting on a volatile drop floating on a liquid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting APS-Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499973v1</w:t>
+                <w:t xml:space="preserve">hal-02387726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the temperature on the fatigue lifetime reinforcement of a filled NR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Hyperelastic model identification from heat source fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.385-389, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.183-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499969v1</w:t>
+                <w:t xml:space="preserve">hal-02499970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Corvec</w:t>
+                <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
+              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Indianapolis, United States. pp.29-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695487v1</w:t>
+                <w:t xml:space="preserve">hal-01671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
+                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695490v1</w:t>
+                <w:t xml:space="preserve">hal-01695487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorific signature of PLC bands under biaxial loading conditions in Al-Mg alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Indianapolis, United States. pp.29-35, </w:t>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671671v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of viscoelastic properties of silicone rubber during cross-linking investigated by thickness-shear mode quartz resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers (ECCMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15805,90 +15805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat sources in the crack tip zone in stretched NR and SBR rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15907,299 +15907,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Effect of swelling level on fatigue lifetime of filled nitrile rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Caillard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.455-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136552v1</w:t>
+                <w:t xml:space="preserve">hal-01136558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of swelling level on fatigue lifetime of filled nitrile rubber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andri Andriyana</w:t>
+                <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.455-460</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136558v1</w:t>
+                <w:t xml:space="preserve">hal-01136552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of swollen nitrile rubber under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16250,103 +16250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of loading rate and initial density on the mechanical response of polyurethane elastomer foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Constitutive Models for Rubbers, (ECCMR IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
@@ -16427,51 +16427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16490,494 +16490,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of rubber specimens in the crack tip zone using full-field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133808v1</w:t>
+                <w:t xml:space="preserve">hal-01079804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical analysis of rubber specimens in the crack tip zone using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133811v1</w:t>
+                <w:t xml:space="preserve">hal-01133808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
+                <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133804v1</w:t>
+                <w:t xml:space="preserve">hal-01133811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in the thermomechanical characterization of chalcogenide glass using quantitative infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fracture and Flow of Advanced Glasses (FFAG6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Weimar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079804v1</w:t>
+                <w:t xml:space="preserve">hal-01133804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical study of soda lime glass from temperature measurements</w:t>
               </w:r>
@@ -16989,64 +16989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BSSM, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17140,103 +17140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of Mullins effect in swollen nitrile rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Sze Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Experimental Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
@@ -17291,64 +17291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17380,269 +17380,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136523v1</w:t>
+                <w:t xml:space="preserve">hal-00936538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136540v1</w:t>
+                <w:t xml:space="preserve">hal-01136525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
               </w:r>
@@ -17654,64 +17641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17743,978 +17730,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136527v1</w:t>
+                <w:t xml:space="preserve">hal-01136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936536v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science Day 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136522v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the viscoelastic properties and their microstructural origin in a filled NBR under coupled thermal and cyclic mechanical loadings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass Science Day 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136543v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States. pp.445-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00771-7_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136534v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of hyperelastic materials under cyclic loading conditions: specificities and consequences for fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">On the evolution of the viscoelastic properties and their microstructural origin in a filled NBR under coupled thermal and cyclic mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.2102-2110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136530v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936538v1</w:t>
+                <w:t xml:space="preserve">hal-01136534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Thermal response of hyperelastic materials under cyclic loading conditions: specificities and consequences for fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136525v1</w:t>
+                <w:t xml:space="preserve">hal-01136530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payne Effect In Filled Nitrile Rubber Submitted To Cyclic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18748,90 +18748,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18850,303 +18850,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale à l'échelle intra-cerne de propriétés mécaniques du bois vert de peuplier au cours de sa maturation par des essais de tractions cycliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Application of full-field measurements and numerical simulations to analyze the thermo-mechanical response of a three-branch rubber specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Constitutive Models for Rubber VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422798v1</w:t>
+                <w:t xml:space="preserve">hal-05432583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of full-field measurements and numerical simulations to analyze the thermo-mechanical response of a three-branch rubber specimen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale à l'échelle intra-cerne de propriétés mécaniques du bois vert de peuplier au cours de sa maturation par des essais de tractions cycliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutive Models for Rubber VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432583v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of rubber from one heterogeneous test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19184,64 +19184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelasticity with volumetric damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19292,64 +19292,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber (ECCMR V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19368,451 +19368,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
+                <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Senlis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094746v1</w:t>
+                <w:t xml:space="preserve">hal-01008220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
+                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCMR IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008220v1</w:t>
+                <w:t xml:space="preserve">hal-01094746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19844,256 +19844,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
+                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-China Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008041v1</w:t>
+                <w:t xml:space="preserve">hal-01008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
+                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Europe-China Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008134v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fréquence de sollicitation sur le faciès de rupture de pièces élastomères en fatigue</w:t>
               </w:r>
@@ -20131,51 +20131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Colloque annuel de Rhéologie (GFR), Physique-Chimie des produits formulés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Brest, France</w:t>
@@ -20236,90 +20236,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical aging of NBR: application to O-rings used in the braking system of the French high-speed train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M (JED3M - Doctoral School Day)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20376,103 +20376,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full Experimental Characterization of Aged Nitrile Butadiene Rubbers (NBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings of the Society for Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-96, 2024, </w:t>
@@ -20504,316 +20504,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Chemical Composition on Fatigue Properties of Carbon Black-Filled Natural Rubber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical and Energetic Behavior of Elastomers Investigated with IR Thermography-Based Surface Calorimetry: Revisiting Rubber Elasticity, Viscosity, Stress Softening, Strain-Induced Crystallization, and Energy Stored</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancement of Optical Methods and Fracture and Fatigue, Volume 3 : Proceedings of the 2023 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-50499-0_13⟩</w:t>
+              <w:t xml:space="preserve">Advances in polymer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/12_2024_174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528806v1</w:t>
+                <w:t xml:space="preserve">hal-04599959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical and Energetic Behavior of Elastomers Investigated with IR Thermography-Based Surface Calorimetry: Revisiting Rubber Elasticity, Viscosity, Stress Softening, Strain-Induced Crystallization, and Energy Stored</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Chemical Composition on Fatigue Properties of Carbon Black-Filled Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosselgong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in polymer science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advancement of Optical Methods and Fracture and Fatigue, Volume 3 : Proceedings of the 2023 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.79-83, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/12_2024_174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50499-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599959v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the mechanisms involved in rubber deformation using experimental thermomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21553,51 +21553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION DE PARAMETRES HYPERELASTIQUES PAR RECONSTRUCTION DE CHAMP DE SOURCE DE CHALEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21900,51 +21900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouslih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosselgong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mouslih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-024-03499-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanon Jongchansitto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amoako Kyei-Manu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.C. Busfield" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bastos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-023-01706-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawarut Jongchansitto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00980-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khi&#234;m" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khiem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104712" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mouellic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00113-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jongchansitto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jongchansitto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preechawuttipong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.189-195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12334" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562286v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141851" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauffreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04004985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2834-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0430-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12256" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0832-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Toussaint" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7403-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00830.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84FFA7E7EFACCA09730405697A2542B507D3AADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2009.10.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.10.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9236-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131582v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3525684" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454679v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moutrille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9138-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Cam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313120v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sauvager" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Picaut" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651348v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruellan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-57" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016740v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17467-4_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poudel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-24" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632702v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_14" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337150v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Cesare" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59864-8_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956285v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499974v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-11" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_13" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-39" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499968v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172548v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161136v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161134v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauffreteau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_12" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499970v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-33" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499973v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-26" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01448452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638854v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#8217;hommel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_47" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681196v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175864v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136530v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82517" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422798v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506191v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50470-9_13" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528806v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Guillaume" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50499-0_13" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599959v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2024_174" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meslier Laurent" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulombier Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourlay Etienne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capiaux Antoine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Marc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-01448458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Cesare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouslih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosselgong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Le Cam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amoako Kyei-Manu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J.C. Busfield" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mouslih" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruellan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Canevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14250" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanon Jongchansitto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105315" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-024-03499-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Di Cesare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong LU" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bastos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-023-01706-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawarut Jongchansitto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00980-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Loez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Khi&#234;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Khiem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jongchansitto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jongchansitto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preechawuttipong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.10.4.189-195" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mouellic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.144501" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00113-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12334" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562286v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5141851" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04004985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gauffreteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2834-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00491-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.83713" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0430-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695571v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12256" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Lachhab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tirel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12271" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachhab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Loo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Coulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.12.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.11.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.10.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005745v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0832-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131574v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Toussaint" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7403-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00830.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84FFA7E7EFACCA09730405697A2542B507D3AADA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2009.10.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beakou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couden" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.10.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3525684" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9236-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454679v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Moutrille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9138-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004902v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2005.06.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544780v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Cam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Picaut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-132" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sauvager" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651348v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruellan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-57" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016740v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17467-4_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poudel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-24" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632696v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_14" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86745-4_6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780757v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337143v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Di Cesare" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341577v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337150v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59864-8_2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956285v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499969v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-67" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-26" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172553v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_13" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Albouy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-11" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499975v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-39" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161139v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_10" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499968v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172548v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904695v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canevet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95879-8_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-29" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161136v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172551v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bastos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_21" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161134v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauffreteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_12" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161141v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pucci" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499970v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-33" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671671v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01448452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638854v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Davis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#8217;hommel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_47" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681196v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136558v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136560v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564516v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175864v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136543v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136530v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82517" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422798v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008313v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brian&#231;on" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506191v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50470-9_13" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599959v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2024_174" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528806v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Guillaume" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50499-0_13" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meslier Laurent" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulombier Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourlay Etienne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capiaux Antoine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Marc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459765v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-01448458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>