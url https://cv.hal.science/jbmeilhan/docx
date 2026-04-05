--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -3201,126 +3201,246 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorial link concordance using cut-diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Meilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yasuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants de type fini des cylindres d'homologie et des string links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Meilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3330,105 +3450,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les invariants de noeuds et de variétés de dimension 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Meilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Grenoble Alpes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01609377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3575,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Casejuane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meilhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yasuhara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.250708013840" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X25101211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094675v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748023000543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Satoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodai Wada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm168-10-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guerville-Ball&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/LEM/66-1/2-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2022.71.9299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.397" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellingeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1531447373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/06931079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakie Suzuki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2016.07.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017350v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201507_003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504996v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/topo.12041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X16500907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2014.14.1461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Seida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2013.02.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Massuyeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05818-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2012.16.889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Ellegaard Andersen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex James Bene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Penner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.04.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Habiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81414-3_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781138298217-96" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Habegger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01609377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Casejuane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meilhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yasuhara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.250708013840" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X25101211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094675v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748023000543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Satoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodai Wada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm168-10-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guerville-Ball&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/LEM/66-1/2-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2022.71.9299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.397" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellingeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1307/mmj/1531447373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/06931079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakie Suzuki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2016.07.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017350v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201507_003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504996v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/topo.12041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X16500907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2014.14.1461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Seida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2013.02.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Massuyeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05818-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2012.16.889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Ellegaard Andersen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex James Bene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Penner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.04.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Habiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81414-3_18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781138298217-96" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Habegger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01609377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>