--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Bourdon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">On today retired ex research professor from French national research council (CNRS)Short Bioresearcher (emeritus) CNRS
  Oct 2014 - Sep 2023 · 8 yrs 7 mosOct 2014 to Apr 2023 · 8 yrs 7 mos
 ° CNRS senior research pr  IREDU (CNRS/UB Dijon) France IREDU (CNRS/UB Dijon) France
  1972 - 2014Head of IREDU 1994-2000° Scientific advisor
  scientific advisor
  French planning office, 1990 - 1998° GAMA Université Paris  X 1973 - 1982 · 9 yrs1973 to 1982 · Applied macroeconomics° Assistant Professor of Economics
- ENA - Ecole nationale d'administration · France.  ·1973-1979 · </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5902-2325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028545974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 mars 1949 à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité Economie, a travaillé au CNRS de 1972 à 2013, émérite après.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattaché à l'IREDU depuis 1988, responsable de l'IREDU de 1994 à 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso IREDU : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iredu.u-bourgogne.fr/equipe/bourdon-jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso du répertoire des économistes REPEC  &amp;lt;http://econpapers.repec.org/RAS/pbo283.htm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Returns to Education in Pakistan, Corrected for Endogeneity Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35536/lje.2018.v23.i1.A4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers à l'épreuve des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientation - guide de l'enseignement privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.79-98. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Returns to Education in France: OLS and Instrumental Variable Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslam Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.18 (N°2), pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on classer les universités à l'aune de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.89-110. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les parcours des apprentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 301, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la recherche privée au sortir d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher shortages, teacher contracts and their effect on education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society. Series A (General)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (Part 1), 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struck by crisis : The global financial crisis' impact on universal primary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (7-8), pp.291-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French engineering graduates in corporate R&amp;D: is it worthwhile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (6), pp.593-603. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790903267267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque Mondiale et l'éducation, ou : est-il plus simple de construire de grands barrages que de petites écoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.501-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépense d'éducation des familles : une analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'éducation et formation (Les)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation continue contre le chômage, une vision économique réévaluée de l'investissement éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37 (4), pp.503-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 45, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la science économique redécouvre les activités d'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des journées de l'AFSE à Dijon : le retour de l'économie des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maux de l'économie, mots des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de méthodologie sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économétrique des mouvements des travailleurs frontaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 28 (2), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.1975.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences non académiques ressenties par les ingénieurs diplômés en France, une analyse des évolutions sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur les compétences non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du temps et du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human capital and RD Driven Growth: analyse for France at regional level on the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences fondamentales et le développement : peut-on évaluer les systèmes éducatifs par le niveau d'acquisition homogène d'un bloc de compétences de base ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'ADMÉE Europe : l'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vulnérabilité ancrée dans le temps pour les apprentis de l'hôtellerie-restauration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIes journées de l'association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pseudo-longitudinale de la transformation de l'offre des formations d'ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation et données longitudinales : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'efficacité scolaire par la méthode de l'enveloppe : test des filières alternatives de recrutement des enseignants dans le cadre du processus Education pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence et divergence comparées du salaire des enseignants du primaire dans l'échelle de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CNRS 2989 « Economie du développement et de la transition », CERDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Engineering Graduates in Corporate R & D : Is it worthwhile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Markets for Scientists and Engineers : International workshop at Maastricht University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants contractuels : Avatars et fatalités de l'Education pour Tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Nkengne Nkengne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international : "La professionnalisation des enseignants de l'éducation de base : les recrutements sans formation initiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sèvres, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure sur la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de développement, 16, pp.179, 2012, À savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et compétitivité des régions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREDU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 50, 120 p., 1991, Les Cahiers de l'IREDU, 2-85634-054-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences ressenties et décrites par les ingénieurs diplômés en France, une analyse des enquêtes IESF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Morlaix, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences sociales et non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-133, 2016, 978-2-36441-176-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité éducative. L'approche économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid-Zarrouk, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 238 p., 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement supérieur / croissance / marché du travail dans les pays à revenu intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française du développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l'enseignement supérieur en Méditerranée : cas de l'Égypte, du Liban et de la Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française du développement, pp.101-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût et financement de l'éducation primaire en Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PILON Marc (IRD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du développement en Afrique subsaharienne : l'éducation enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.123-145, 2006, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening Access to Primary Education: Contract Teacher Programs and Their Impact on Education Outcomes in Africa – An Econometric Evaluation for Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Menkhoff (Lukas). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro-Poor Growth: Issues, Policies, and Evidence, Schriften des Vereins für Socialpolitik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, pp.117-149, 2006, Publication series of the German Economic Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des études internationales pour évaluer l'efficacité de l'école dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baye Ariane; Demeuse Marc; Matour Anne; Nicaise Julien; Straeten Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école juste et efficace : 26 contributions sur les systèmes d'enseignement et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Université, pp.73-93, 2005, Economie, Société, Région, 2-8041-4712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieures des entreprises innovantes. L'ombre froide de la discrimination se réchauffe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Degenne, Alain and Giret, Jean-François and Guégnard, Christine and Paul, Jean-Jacques and Werquin, Patrick and Werquin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et données longitudinales : XIèmes journées d'analyse longitudinale du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CEREQ, pp.121-137, 2004, Relief (Échanges du Céreq), 2-11-094747-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rentabilité de l'investissement éducatif : un concept permanent de référence dans une réalité changeante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul, Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer, gérer, évaluer les systèmes éducatifs : une encyclopédie pour aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.215-248, 1999, Pédagogies, série outils, 2-7101-1353-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études longues protègent-elles du sous-emploi ? Le cas de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maratou-Alipranti, Laura and Chatzēgiannē, Andromachē. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage, emploi, formation en Grèce et en France : actes du Colloque Franco-hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethniko Kentro Koinōnikōn Ereunōn, pp.227-231, 1998, 978-960-7093-53-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche macro-économétrique interrégionale appliquée de la solidarité entre les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association d'économie sociale and Baslé, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et territoires en Europe : actes des XVIè journées de l'Assocation d'économie sociale : volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IERIMAR, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Forecast the Labour Market for Scientists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennan, John and Kogan, Maurice and Teichler, Ulrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Jessica Kingsley Publishers, pp.227-238, 1996, Higher Education Policy, 1-85302-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de l'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paillotin, Guy and Affichard, Joëlle and CGP (Commissariat Général du Plan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : le temps des réseaux : rapport du groupe "Recherche, technologie et compétitivité", présidé par Guy Paillotin pour la préparation du XIème plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 1993, 2-11-002931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de formation et performances à l'exportation des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catin, Maurice and Djondang, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce international et économies régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-90, 1992, 2-7178-2216-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : niveau de formation et performance des régions à l'exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gaudemar, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et développement régional en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française; DATAR, pp.127-142, 1991, Etudes et recherches, 2-11-002584-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de l'Ile-de-France comparé à celui des autres régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakota, Anne-Marie and Milelli, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ile-de-France : un nouveau territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reclus, La documentation française, pp.243-252, 1989, 2-11-002277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et choix technologiques : un modèle macro économique sur le cas de l'Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.197-212, 1988, 2-222-04005-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on classer les universités en fonction de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances linguistiques des enseignants et qualité d'apprentissage des élèves au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Shortages, Teacher Contracts and their Impact on Education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on comparer les apprentissages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique : Economie de l'éducation / Marc Gurgand. Paris, La Découverte, 2005. (Repères, 409). In Revue Française de Pédagogie, 155, avril-juin 2006, 158-159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent vraiment les diplômes universitaires sur le marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Student Diversity in Secondary Schools : An Analysis of the International PISA Data and Implications for the German Education System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure pour piloter la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réévaluation de l'Objectif de Scolarisation Primaire Universelle sous l'angle des acquis scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+ ENA - Ecole nationale d'administration · France.  ·1973-1979 · </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5902-2325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028545974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 mars 1949 à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité Economie, a travaillé au CNRS de 1972 à 2013, émérite après.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattaché à l'IREDU depuis 1988, responsable de l'IREDU de 1994 à 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso IREDU : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iredu.u-bourgogne.fr/equipe/bourdon-jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso du répertoire des économistes REPEC  &amp;lt;http://econpapers.repec.org/RAS/pbo283.htm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Returns to Education in Pakistan, Corrected for Endogeneity Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35536/lje.2018.v23.i1.A4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers à l'épreuve des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientation - guide de l'enseignement privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.79-98. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Returns to Education in France: OLS and Instrumental Variable Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslam Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.18 (N°2), pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on classer les universités à l'aune de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.89-110. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les parcours des apprentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 301, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la recherche privée au sortir d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher shortages, teacher contracts and their effect on education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society. Series A (General)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (Part 1), 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French engineering graduates in corporate R&amp;D: is it worthwhile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (6), pp.593-603. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790903267267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struck by crisis : The global financial crisis' impact on universal primary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (7-8), pp.291-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque Mondiale et l'éducation, ou : est-il plus simple de construire de grands barrages que de petites écoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.501-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépense d'éducation des familles : une analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'éducation et formation (Les)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation continue contre le chômage, une vision économique réévaluée de l'investissement éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37 (4), pp.503-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 45, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la science économique redécouvre les activités d'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des journées de l'AFSE à Dijon : le retour de l'économie des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maux de l'économie, mots des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de méthodologie sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économétrique des mouvements des travailleurs frontaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 28 (2), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.1975.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences non académiques ressenties par les ingénieurs diplômés en France, une analyse des évolutions sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur les compétences non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du temps et du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences fondamentales et le développement : peut-on évaluer les systèmes éducatifs par le niveau d'acquisition homogène d'un bloc de compétences de base ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'ADMÉE Europe : l'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human capital and RD Driven Growth: analyse for France at regional level on the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vulnérabilité ancrée dans le temps pour les apprentis de l'hôtellerie-restauration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIes journées de l'association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pseudo-longitudinale de la transformation de l'offre des formations d'ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation et données longitudinales : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'efficacité scolaire par la méthode de l'enveloppe : test des filières alternatives de recrutement des enseignants dans le cadre du processus Education pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence et divergence comparées du salaire des enseignants du primaire dans l'échelle de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CNRS 2989 « Economie du développement et de la transition », CERDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Engineering Graduates in Corporate R & D : Is it worthwhile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Markets for Scientists and Engineers : International workshop at Maastricht University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants contractuels : Avatars et fatalités de l'Education pour Tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Nkengne Nkengne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international : "La professionnalisation des enseignants de l'éducation de base : les recrutements sans formation initiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sèvres, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure sur la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de développement, 16, pp.179, 2012, À savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et compétitivité des régions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREDU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 50, 120 p., 1991, Les Cahiers de l'IREDU, 2-85634-054-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences ressenties et décrites par les ingénieurs diplômés en France, une analyse des enquêtes IESF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Morlaix, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences sociales et non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-133, 2016, 978-2-36441-176-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité éducative. L'approche économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid-Zarrouk, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 238 p., 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement supérieur / croissance / marché du travail dans les pays à revenu intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française du développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l'enseignement supérieur en Méditerranée : cas de l'Égypte, du Liban et de la Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française du développement, pp.101-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût et financement de l'éducation primaire en Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PILON Marc (IRD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du développement en Afrique subsaharienne : l'éducation enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.123-145, 2006, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening Access to Primary Education: Contract Teacher Programs and Their Impact on Education Outcomes in Africa – An Econometric Evaluation for Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Menkhoff (Lukas). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro-Poor Growth: Issues, Policies, and Evidence, Schriften des Vereins für Socialpolitik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, pp.117-149, 2006, Publication series of the German Economic Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des études internationales pour évaluer l'efficacité de l'école dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baye Ariane; Demeuse Marc; Matour Anne; Nicaise Julien; Straeten Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école juste et efficace : 26 contributions sur les systèmes d'enseignement et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Université, pp.73-93, 2005, Economie, Société, Région, 2-8041-4712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieures des entreprises innovantes. L'ombre froide de la discrimination se réchauffe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Degenne, Alain and Giret, Jean-François and Guégnard, Christine and Paul, Jean-Jacques and Werquin, Patrick and Werquin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et données longitudinales : XIèmes journées d'analyse longitudinale du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CEREQ, pp.121-137, 2004, Relief (Échanges du Céreq), 2-11-094747-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rentabilité de l'investissement éducatif : un concept permanent de référence dans une réalité changeante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul, Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer, gérer, évaluer les systèmes éducatifs : une encyclopédie pour aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.215-248, 1999, Pédagogies, série outils, 2-7101-1353-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études longues protègent-elles du sous-emploi ? Le cas de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maratou-Alipranti, Laura and Chatzēgiannē, Andromachē. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage, emploi, formation en Grèce et en France : actes du Colloque Franco-hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethniko Kentro Koinōnikōn Ereunōn, pp.227-231, 1998, 978-960-7093-53-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche macro-économétrique interrégionale appliquée de la solidarité entre les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association d'économie sociale and Baslé, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et territoires en Europe : actes des XVIè journées de l'Assocation d'économie sociale : volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IERIMAR, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Forecast the Labour Market for Scientists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennan, John and Kogan, Maurice and Teichler, Ulrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Jessica Kingsley Publishers, pp.227-238, 1996, Higher Education Policy, 1-85302-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de l'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paillotin, Guy and Affichard, Joëlle and CGP (Commissariat Général du Plan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : le temps des réseaux : rapport du groupe "Recherche, technologie et compétitivité", présidé par Guy Paillotin pour la préparation du XIème plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 1993, 2-11-002931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de formation et performances à l'exportation des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catin, Maurice and Djondang, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce international et économies régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-90, 1992, 2-7178-2216-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : niveau de formation et performance des régions à l'exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gaudemar, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et développement régional en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française; DATAR, pp.127-142, 1991, Etudes et recherches, 2-11-002584-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de l'Ile-de-France comparé à celui des autres régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakota, Anne-Marie and Milelli, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ile-de-France : un nouveau territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reclus, La documentation française, pp.243-252, 1989, 2-11-002277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et choix technologiques : un modèle macro économique sur le cas de l'Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.197-212, 1988, 2-222-04005-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on classer les universités en fonction de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances linguistiques des enseignants et qualité d'apprentissage des élèves au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Shortages, Teacher Contracts and their Impact on Education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on comparer les apprentissages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Student Diversity in Secondary Schools : An Analysis of the International PISA Data and Implications for the German Education System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent vraiment les diplômes universitaires sur le marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique : Economie de l'éducation / Marc Gurgand. Paris, La Découverte, 2005. (Repères, 409). In Revue Française de Pédagogie, 155, avril-juin 2006, 158-159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure pour piloter la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réévaluation de l'Objectif de Scolarisation Primaire Universelle sous l'angle des acquis scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -113,51 +113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0A8260F"/>
+    <w:nsid w:val="AABC28BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -344,51 +344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5902-2325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028545974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iredu.u-bourgogne.fr/equipe/bourdon-jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Haider Bhatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35536/lje.2018.v23.i1.A4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Muhammad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goudard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fr&#246;lich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Michaelowa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790903267267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1975.3029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Altinok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Nkengne Nkengne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iredu.u-bourgogne.fr/publications/collections-de-liredu/31-cahiers-de-liredu.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/494-les-competences-sociales-et-non-academiques-dans-les-parcours-scolaires-et-professionnels-9782364411760.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5902-2325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028545974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iredu.u-bourgogne.fr/equipe/bourdon-jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Haider Bhatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35536/lje.2018.v23.i1.A4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Muhammad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goudard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fr&#246;lich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Michaelowa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790903267267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1975.3029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Altinok" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Nkengne Nkengne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iredu.u-bourgogne.fr/publications/collections-de-liredu/31-cahiers-de-liredu.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/494-les-competences-sociales-et-non-academiques-dans-les-parcours-scolaires-et-professionnels-9782364411760.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>