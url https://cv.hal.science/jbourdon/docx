--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Bourdon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">On today retired ex research professor from French national research council (CNRS)Short Bioresearcher (emeritus) CNRS
  Oct 2014 - Sep 2023 · 8 yrs 7 mosOct 2014 to Apr 2023 · 8 yrs 7 mos
 ° CNRS senior research pr  IREDU (CNRS/UB Dijon) France IREDU (CNRS/UB Dijon) France
  1972 - 2014Head of IREDU 1994-2000° Scientific advisor
  scientific advisor
  French planning office, 1990 - 1998° GAMA Université Paris  X 1973 - 1982 · 9 yrs1973 to 1982 · Applied macroeconomics° Assistant Professor of Economics
- ENA - Ecole nationale d'administration · France.  ·1973-1979 · </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5902-2325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028545974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 mars 1949 à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité Economie, a travaillé au CNRS de 1972 à 2013, émérite après.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattaché à l'IREDU depuis 1988, responsable de l'IREDU de 1994 à 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso IREDU : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iredu.u-bourgogne.fr/equipe/bourdon-jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso du répertoire des économistes REPEC  &amp;lt;http://econpapers.repec.org/RAS/pbo283.htm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Returns to Education in Pakistan, Corrected for Endogeneity Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35536/lje.2018.v23.i1.A4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers à l'épreuve des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientation - guide de l'enseignement privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.79-98. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Returns to Education in France: OLS and Instrumental Variable Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslam Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.18 (N°2), pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on classer les universités à l'aune de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.89-110. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les parcours des apprentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 301, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la recherche privée au sortir d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher shortages, teacher contracts and their effect on education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society. Series A (General)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (Part 1), 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French engineering graduates in corporate R&amp;D: is it worthwhile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (6), pp.593-603. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790903267267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struck by crisis : The global financial crisis' impact on universal primary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (7-8), pp.291-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque Mondiale et l'éducation, ou : est-il plus simple de construire de grands barrages que de petites écoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.501-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépense d'éducation des familles : une analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'éducation et formation (Les)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation continue contre le chômage, une vision économique réévaluée de l'investissement éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37 (4), pp.503-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 45, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la science économique redécouvre les activités d'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des journées de l'AFSE à Dijon : le retour de l'économie des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maux de l'économie, mots des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de méthodologie sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économétrique des mouvements des travailleurs frontaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 28 (2), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.1975.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences non académiques ressenties par les ingénieurs diplômés en France, une analyse des évolutions sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur les compétences non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du temps et du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences fondamentales et le développement : peut-on évaluer les systèmes éducatifs par le niveau d'acquisition homogène d'un bloc de compétences de base ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'ADMÉE Europe : l'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human capital and RD Driven Growth: analyse for France at regional level on the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vulnérabilité ancrée dans le temps pour les apprentis de l'hôtellerie-restauration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIes journées de l'association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pseudo-longitudinale de la transformation de l'offre des formations d'ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation et données longitudinales : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'efficacité scolaire par la méthode de l'enveloppe : test des filières alternatives de recrutement des enseignants dans le cadre du processus Education pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence et divergence comparées du salaire des enseignants du primaire dans l'échelle de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CNRS 2989 « Economie du développement et de la transition », CERDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Engineering Graduates in Corporate R & D : Is it worthwhile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Markets for Scientists and Engineers : International workshop at Maastricht University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants contractuels : Avatars et fatalités de l'Education pour Tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Nkengne Nkengne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international : "La professionnalisation des enseignants de l'éducation de base : les recrutements sans formation initiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sèvres, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure sur la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de développement, 16, pp.179, 2012, À savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et compétitivité des régions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREDU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 50, 120 p., 1991, Les Cahiers de l'IREDU, 2-85634-054-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences ressenties et décrites par les ingénieurs diplômés en France, une analyse des enquêtes IESF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Morlaix, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences sociales et non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-133, 2016, 978-2-36441-176-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité éducative. L'approche économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid-Zarrouk, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 238 p., 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement supérieur / croissance / marché du travail dans les pays à revenu intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française du développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l'enseignement supérieur en Méditerranée : cas de l'Égypte, du Liban et de la Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française du développement, pp.101-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût et financement de l'éducation primaire en Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PILON Marc (IRD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du développement en Afrique subsaharienne : l'éducation enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.123-145, 2006, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening Access to Primary Education: Contract Teacher Programs and Their Impact on Education Outcomes in Africa – An Econometric Evaluation for Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Menkhoff (Lukas). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro-Poor Growth: Issues, Policies, and Evidence, Schriften des Vereins für Socialpolitik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, pp.117-149, 2006, Publication series of the German Economic Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des études internationales pour évaluer l'efficacité de l'école dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baye Ariane; Demeuse Marc; Matour Anne; Nicaise Julien; Straeten Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école juste et efficace : 26 contributions sur les systèmes d'enseignement et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Université, pp.73-93, 2005, Economie, Société, Région, 2-8041-4712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieures des entreprises innovantes. L'ombre froide de la discrimination se réchauffe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Degenne, Alain and Giret, Jean-François and Guégnard, Christine and Paul, Jean-Jacques and Werquin, Patrick and Werquin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et données longitudinales : XIèmes journées d'analyse longitudinale du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CEREQ, pp.121-137, 2004, Relief (Échanges du Céreq), 2-11-094747-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rentabilité de l'investissement éducatif : un concept permanent de référence dans une réalité changeante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul, Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer, gérer, évaluer les systèmes éducatifs : une encyclopédie pour aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.215-248, 1999, Pédagogies, série outils, 2-7101-1353-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études longues protègent-elles du sous-emploi ? Le cas de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maratou-Alipranti, Laura and Chatzēgiannē, Andromachē. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage, emploi, formation en Grèce et en France : actes du Colloque Franco-hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethniko Kentro Koinōnikōn Ereunōn, pp.227-231, 1998, 978-960-7093-53-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche macro-économétrique interrégionale appliquée de la solidarité entre les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association d'économie sociale and Baslé, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et territoires en Europe : actes des XVIè journées de l'Assocation d'économie sociale : volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IERIMAR, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Forecast the Labour Market for Scientists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennan, John and Kogan, Maurice and Teichler, Ulrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Jessica Kingsley Publishers, pp.227-238, 1996, Higher Education Policy, 1-85302-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de l'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paillotin, Guy and Affichard, Joëlle and CGP (Commissariat Général du Plan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : le temps des réseaux : rapport du groupe "Recherche, technologie et compétitivité", présidé par Guy Paillotin pour la préparation du XIème plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 1993, 2-11-002931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de formation et performances à l'exportation des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catin, Maurice and Djondang, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce international et économies régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-90, 1992, 2-7178-2216-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : niveau de formation et performance des régions à l'exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gaudemar, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et développement régional en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française; DATAR, pp.127-142, 1991, Etudes et recherches, 2-11-002584-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de l'Ile-de-France comparé à celui des autres régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakota, Anne-Marie and Milelli, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ile-de-France : un nouveau territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reclus, La documentation française, pp.243-252, 1989, 2-11-002277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et choix technologiques : un modèle macro économique sur le cas de l'Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.197-212, 1988, 2-222-04005-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on classer les universités en fonction de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances linguistiques des enseignants et qualité d'apprentissage des élèves au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Shortages, Teacher Contracts and their Impact on Education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on comparer les apprentissages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Student Diversity in Secondary Schools : An Analysis of the International PISA Data and Implications for the German Education System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent vraiment les diplômes universitaires sur le marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique : Economie de l'éducation / Marc Gurgand. Paris, La Découverte, 2005. (Repères, 409). In Revue Française de Pédagogie, 155, avril-juin 2006, 158-159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure pour piloter la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réévaluation de l'Objectif de Scolarisation Primaire Universelle sous l'angle des acquis scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+ ENA - Ecole nationale d'administration · France.  ·1973-1979 · </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jbourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5902-2325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">028545974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Sl2CxS8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 10 mars 1949 à Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité Economie, a travaillé au CNRS de 1972 à 2013, émérite après.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rattaché à l'IREDU depuis 1988, responsable de l'IREDU de 1994 à 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso IREDU : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iredu.u-bourgogne.fr/equipe/bourdon-jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page perso du répertoire des économistes REPEC  &amp;lt;http://econpapers.repec.org/RAS/pbo283.htm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Returns to Education in Pakistan, Corrected for Endogeneity Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35536/lje.2018.v23.i1.A4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01845506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers à l'épreuve des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientation - guide de l'enseignement privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.79-98. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Returns to Education in France: OLS and Instrumental Variable Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Haider Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslam Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lahore Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol.18 (N°2), pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00955559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on classer les universités à l'aune de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.89-110. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les parcours des apprentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 301, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans la recherche privée au sortir d'une école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher shortages, teacher contracts and their effect on education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society. Series A (General)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (Part 1), 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French engineering graduates in corporate R&amp;D: is it worthwhile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (6), pp.593-603. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043790903267267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struck by crisis : The global financial crisis' impact on universal primary education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (7-8), pp.291-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque Mondiale et l'éducation, ou : est-il plus simple de construire de grands barrages que de petites écoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.501-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépense d'éducation des familles : une analyse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'éducation et formation (Les)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101, pp.125-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation continue contre le chômage, une vision économique réévaluée de l'investissement éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 37 (4), pp.503-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 45, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la science économique redécouvre les activités d'éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 105, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des journées de l'AFSE à Dijon : le retour de l'économie des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maux de l'économie, mots des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de méthodologie sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économétrique des mouvements des travailleurs frontaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 28 (2), pp.545-568. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoap.1975.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences non académiques ressenties par les ingénieurs diplômés en France, une analyse des évolutions sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur les compétences non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des parcours des apprentis à l'épreuve du temps et du choix politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes journées d'étude sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences fondamentales et le développement : peut-on évaluer les systèmes éducatifs par le niveau d'acquisition homogène d'un bloc de compétences de base ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'ADMÉE Europe : l'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human capital and RD Driven Growth: analyse for France at regional level on the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vulnérabilité ancrée dans le temps pour les apprentis de l'hôtellerie-restauration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIes journées de l'association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pseudo-longitudinale de la transformation de l'offre des formations d'ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation et données longitudinales : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'efficacité scolaire par la méthode de l'enveloppe : test des filières alternatives de recrutement des enseignants dans le cadre du processus Education pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence et divergence comparées du salaire des enseignants du primaire dans l'échelle de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CNRS 2989 « Economie du développement et de la transition », CERDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Engineering Graduates in Corporate R & D : Is it worthwhile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Markets for Scientists and Engineers : International workshop at Maastricht University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants contractuels : Avatars et fatalités de l'Education pour Tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patrick Nkengne Nkengne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international : "La professionnalisation des enseignants de l'éducation de base : les recrutements sans formation initiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Sèvres, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure sur la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de développement, 16, pp.179, 2012, À savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et compétitivité des régions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREDU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 50, 120 p., 1991, Les Cahiers de l'IREDU, 2-85634-054-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences ressenties et décrites par les ingénieurs diplômés en France, une analyse des enquêtes IESF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Morlaix, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences sociales et non académiques dans les parcours scolaires et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-133, 2016, 978-2-36441-176-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité éducative. L'approche économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid-Zarrouk, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimer l'efficacité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 238 p., 2015, ID/Emergences, cheminements et constructions de savoirs, 978-2-343-06590-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignement supérieur / croissance / marché du travail dans les pays à revenu intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaveta Bydanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française du développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l'enseignement supérieur en Méditerranée : cas de l'Égypte, du Liban et de la Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence française du développement, pp.101-144, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût et financement de l'éducation primaire en Afrique Subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PILON Marc (IRD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du développement en Afrique subsaharienne : l'éducation enjeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED, pp.123-145, 2006, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening Access to Primary Education: Contract Teacher Programs and Their Impact on Education Outcomes in Africa – An Econometric Evaluation for Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Menkhoff (Lukas). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro-Poor Growth: Issues, Policies, and Evidence, Schriften des Vereins für Socialpolitik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker &amp; Humblot, pp.117-149, 2006, Publication series of the German Economic Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des études internationales pour évaluer l'efficacité de l'école dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baye Ariane; Demeuse Marc; Matour Anne; Nicaise Julien; Straeten Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école juste et efficace : 26 contributions sur les systèmes d'enseignement et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Université, pp.73-93, 2005, Economie, Société, Région, 2-8041-4712-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieures des entreprises innovantes. L'ombre froide de la discrimination se réchauffe-t-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Degenne, Alain and Giret, Jean-François and Guégnard, Christine and Paul, Jean-Jacques and Werquin, Patrick and Werquin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et données longitudinales : XIèmes journées d'analyse longitudinale du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, CEREQ, pp.121-137, 2004, Relief (Échanges du Céreq), 2-11-094747-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rentabilité de l'investissement éducatif : un concept permanent de référence dans une réalité changeante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul, Jean-Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer, gérer, évaluer les systèmes éducatifs : une encyclopédie pour aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, pp.215-248, 1999, Pédagogies, série outils, 2-7101-1353-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études longues protègent-elles du sous-emploi ? Le cas de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maratou-Alipranti, Laura and Chatzēgiannē, Andromachē. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage, emploi, formation en Grèce et en France : actes du Colloque Franco-hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethniko Kentro Koinōnikōn Ereunōn, pp.227-231, 1998, 978-960-7093-53-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche macro-économétrique interrégionale appliquée de la solidarité entre les territoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association d'économie sociale and Baslé, Maurice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et territoires en Europe : actes des XVIè journées de l'Assocation d'économie sociale : volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IERIMAR, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attempt to Forecast the Labour Market for Scientists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennan, John and Kogan, Maurice and Teichler, Ulrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Jessica Kingsley Publishers, pp.227-238, 1996, Higher Education Policy, 1-85302-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de l'emploi scientifique à l'horizon 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paillotin, Guy and Affichard, Joëlle and CGP (Commissariat Général du Plan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et innovation : le temps des réseaux : rapport du groupe "Recherche, technologie et compétitivité", présidé par Guy Paillotin pour la préparation du XIème plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 1993, 2-11-002931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de formation et performances à l'exportation des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catin, Maurice and Djondang, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce international et économies régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.75-90, 1992, 2-7178-2216-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe : niveau de formation et performance des régions à l'exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gaudemar, Jean-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et développement régional en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française; DATAR, pp.127-142, 1991, Etudes et recherches, 2-11-002584-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce extérieur de l'Ile-de-France comparé à celui des autres régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lakota, Anne-Marie and Milelli, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ile-de-France : un nouveau territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reclus, La documentation française, pp.243-252, 1989, 2-11-002277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, formation et choix technologiques : un modèle macro économique sur le cas de l'Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kessler, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.197-212, 1988, 2-222-04005-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances linguistiques des enseignants et qualité d'apprentissage des élèves au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut on classer les universités en fonction de leur performance d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goudard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Shortages, Teacher Contracts and their Impact on Education in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Frölich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où peut-on comparer les apprentissages scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que valent vraiment les diplômes universitaires sur le marché du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Student Diversity in Secondary Schools : An Analysis of the International PISA Data and Implications for the German Education System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Michaelowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique : Economie de l'éducation / Marc Gurgand. Paris, La Découverte, 2005. (Repères, 409). In Revue Française de Pédagogie, 155, avril-juin 2006, 158-159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réévaluation de l'Objectif de Scolarisation Primaire Universelle sous l'angle des acquis scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la mesure pour piloter la qualité de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Altinok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire les contrats en alternance dans une logique de parcours sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -113,51 +113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AABC28BB"/>
+    <w:nsid w:val="23FAE645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -344,51 +344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5902-2325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028545974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iredu.u-bourgogne.fr/equipe/bourdon-jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Haider Bhatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35536/lje.2018.v23.i1.A4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Muhammad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goudard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fr&#246;lich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Michaelowa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790903267267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1975.3029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Altinok" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Nkengne Nkengne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iredu.u-bourgogne.fr/publications/collections-de-liredu/31-cahiers-de-liredu.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/494-les-competences-sociales-et-non-academiques-dans-les-parcours-scolaires-et-professionnels-9782364411760.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5902-2325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028545974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Sl2CxS8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iredu.u-bourgogne.fr/equipe/bourdon-jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Haider Bhatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aslam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35536/lje.2018.v23.i1.A4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Muhammad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goudard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3541" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fr&#246;lich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Michaelowa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043790903267267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orivel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1975.3029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Altinok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Nkengne Nkengne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iredu.u-bourgogne.fr/publications/collections-de-liredu/31-cahiers-de-liredu.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/494-les-competences-sociales-et-non-academiques-dans-les-parcours-scolaires-et-professionnels-9782364411760.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaveta Bydanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>