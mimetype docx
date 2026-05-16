--- v0 (2026-04-12)
+++ v1 (2026-05-16)
@@ -240,559 +240,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual sex-based variability to altitude training in elite badminton players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Précart</w:t>
+                <w:t xml:space="preserve">Recommendations and regulations for sport events in the heat: ReFORM summary of the International Olympic Committee’s consensus statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tooth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2448358⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.109607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-109607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491396v1</w:t>
+                <w:t xml:space="preserve">hal-04981299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated-Sprint Training in Hypoxia Induced by Voluntary Hypoventilation at Low Lung Volume: A Meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Woorons</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+                <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+                <w:t xml:space="preserve">Elie Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00853-6⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491388v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin Mass Determination: Exploring Carboxyhemoglobin Stability and Analyzer Interchangeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated-Sprint Training in Hypoxia Induced by Voluntary Hypoventilation at Low Lung Volume: A Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Précart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Nader</w:t>
+                <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00853-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564701v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations and regulations for sport events in the heat: ReFORM summary of the International Olympic Committee’s consensus statement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">Individual sex-based variability to altitude training in elite badminton players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Précart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tooth</w:t>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Racinais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.109607. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2024-109607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2448358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981299v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No altitude required: differential ventilatory and blood acid-base homeostasis between unacclimatized lowlanders and Tibetan highlanders at 1,400 m</w:t>
               </w:r>
@@ -938,700 +938,700 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.1721-1725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Citius, altius, fortius” in the face of global warming: not as simple as it seems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Apnoea as a novel method to improve exercise performance: A current state of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Millet</w:t>
+                <w:t xml:space="preserve">Jan G Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-024-00774-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP091905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531325v1</w:t>
+                <w:t xml:space="preserve">hal-04659507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dive into the physiological responses to maximal apneas, O2 and CO2 tables in apnea novices</w:t>
+                <w:t xml:space="preserve">High‐level performances following low altitude training and tapering in warm environments in elite racewalkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Declercq</w:t>
+                <w:t xml:space="preserve">Bastien Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wim Derave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05563-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (8), pp.1120-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660691v1</w:t>
+                <w:t xml:space="preserve">hal-05587821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐level performances following low altitude training and tapering in warm environments in elite racewalkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Citius, altius, fortius” in the face of global warming: not as simple as it seems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Krumm</w:t>
+                <w:t xml:space="preserve">Adèle Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Vallance</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12161⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-024-00774-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587821v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnoea as a novel method to improve exercise performance: A current state of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dive into the physiological responses to maximal apneas, O2 and CO2 tables in apnea novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew van Dyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan G Bourgois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wim Derave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP091905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05563-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659507v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies liées à la chaleur : conseils aux médecins et professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1678,77 +1678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐level performances following low altitude training and tapering in warm environments in elite racewalkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,51 +1757,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejsc.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659514v1</w:t>
@@ -2004,64 +2004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Précart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Bouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Woorons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,51 +2255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05587827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;cart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Doro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06214-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2448358" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00853-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tooth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-109607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05551050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bushfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dickenson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mackenzie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodion Isakovich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00619.2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mornas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-024-00774-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Declercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew van Dyck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Derave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05563-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05587821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Krumm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Vallance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Bourgois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2024.20.882.1342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saboua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hadjadj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05587827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;cart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Bouten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Doro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06214-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tooth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-109607" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Woorons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00853-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2448358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05551050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bushfield" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dickenson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mackenzie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodion Isakovich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00619.2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Declercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Boone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Bourgois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP091905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05587821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Krumm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Vallance" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Burke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mornas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-024-00774-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew van Dyck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Derave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05563-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2024.20.882.1342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saboua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Hadjadj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>