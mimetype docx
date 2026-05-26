--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -151,291 +151,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stability of linear periodic difference-delay equations</w:t>
+                <w:t xml:space="preserve">On the controllability of nonlinear systems with a periodic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baratchart</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M160133X⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (5), pp.3407-3429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1541381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500720v6</w:t>
+                <w:t xml:space="preserve">hal-03779482v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the controllability of nonlinear systems with a periodic drift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential stability of linear periodic difference-delay equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+                <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (5), pp.3407-3429. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.3110-3145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1541381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M160133X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779482v5</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500720v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity estimation via distributed measurements in an orientation sensitive neural fields model of the visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -489,317 +489,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary conditions for local controllability of a particular class of systems with two scalar controls</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integral representation formula for linear non-autonomous difference-delay equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baratchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2023073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1216/jie.2024.36.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178973v5</w:t>
+                <w:t xml:space="preserve">hal-04204500v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral representation formula for linear non-autonomous difference-delay equations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Necessary conditions for local controllability of a particular class of systems with two scalar controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1216/jie.2024.36.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2023073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204500v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178973v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a solar sail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesia Herasimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.2837-2855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -833,90 +833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Properties of Solar Sails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesia Herasimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnpike property in optimal microbial metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1080,90 +1080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Stability Conditions for Time-varying Networks of Telegrapher's Equations or Difference Delay Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.1831-1856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1210,77 +1210,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Actuation of Flagellar Magnetic Micro-Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine El Alaoui-Faris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,90 +1314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum to &amp;quot;Local Controllability of the Two-Link Magneto-Elastic Micro-Swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (7), pp.2303-2305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,64 +1431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Controllability of the Two-Link Magneto-Elastic Micro-Swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.2512-2518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Nemcova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135 (2), pp.47-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1769,51 +1769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The averaged control system of fast oscillating control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (3), pp.2280-2305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,51 +1873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahed Hindawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 113 (2), pp.215-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified nonlinear modeling of river flow routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A necessary condition for dynamic equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (2), pp.925-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2133,64 +2133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On local linearization of control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (4), pp.471-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2224,77 +2224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grobman-Hartman Theorem for Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.75-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness and Monge parameterization of two-input systems, control-affine with 4 states or general with 3 states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Avanessoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (2), pp.237-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,51 +2431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the curves that may be approached by trajectories of a smooth control affine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36 (2), pp.143 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Aranda-Bricaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banach Center Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.19 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differential geometric setting for dynamic equivalence and dynamic linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banach Center Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32, pp.319 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,51 +2736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of saturated networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,64 +2853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse control of affine systems with applications to quantum control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Beschastnyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Malik Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,77 +3087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the minimum warning time for low-thrust collision avoidance maneuvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank de Veld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 AAS/AIAA Astrodynamics Specialist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAS; AIAA, Aug 2024, Broomfield (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3176,308 +3176,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Result on Controllability with Constrained Controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exponential stability of periodic difference delay systems and 1-D hyperbolic PDEs of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baratchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimal Control Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.228-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726247v1</w:t>
+                <w:t xml:space="preserve">hal-03792038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stability of periodic difference delay systems and 1-D hyperbolic PDEs of conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Result on Controllability with Constrained Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baratchart</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Optimal Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792038v1</w:t>
+                <w:t xml:space="preserve">hal-03726247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Test for Fast-Oscillating Systems with Constrained Control. Application to Solar Sailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesia Herasimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2022 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.2143-2148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,77 +3511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations on Two-Phase Averaging of Time-Optimal Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC CAO 2022 - 18th Workshop on Control Applications of Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3628,77 +3628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zermelo-Markov-Dubins with two trailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHMNC 2021 - 7th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Berlin, Germany. pp.249-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3732,77 +3732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of time-optimal maneuvers of fast-oscillating control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France. pp.2008-2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3849,77 +3849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optimal actuation patterns for flagellar magnetic micro-swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine El Alaoui-Faris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. pp.9125-9130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3953,77 +3953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The turnpike property in maximization of microbial metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,90 +4078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deciding stability of high frequency amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2019 - 15th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zermelo-Markov-Dubins problem and extensions in marine navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.517-522, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4316,77 +4316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-phase averaging of time-optimal low-thrust transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KePASSA 2019 - 4th International Workshop on Key Topics in Orbit Propagation Applied to Space Situational Awareness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4411,77 +4411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of slow-fast mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4513,385 +4513,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoring Short-Period Oscillations of the Motion of Averaged Optimal Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">Journées SMAI-MODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815444v1</w:t>
+                <w:t xml:space="preserve">hal-01923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring Short-Period Oscillations of the Motion of Averaged Optimal Control Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic equivalence and flatness of control systems: some results and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SMAI-MODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Autrans, France</w:t>
+              <w:t xml:space="preserve">Dynamics, Control, and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923019v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic equivalence and flatness of control systems: some results and open questions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics, Control, and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Complex days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314768v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of high frequency nonlinear amplifiers via harmonic identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cooman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2892-2897, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5063,51 +5063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. pp.686-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5145,51 +5145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of the time optimal orbital transfer for low thrust 2-body control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th AIMS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Poitiers, France. pp.122-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5378,51 +5378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential stabilization of nonholonomic systems in power form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5505,64 +5505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaging for minimum time control problems and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th French - German - Italian Conference on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,64 +5613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Control and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5779,51 +5779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 7437083. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -5929,51 +5929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.178</w:t>
@@ -6002,64 +6002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric approximation of minimum time control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,165 +6135,165 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Constraint Analysis for Powered Descent Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504905v1</w:t>
+                <w:t xml:space="preserve">hal-05504905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodromy Structure and Harmonic Transfer Function in Lossless Transmission Line Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,90 +6311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of a bent 3-link magnetic microswimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Fassy Fihry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-6078, INRIA. 2006, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6684,51 +6684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chetboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5955, INRIA. 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6750,77 +6750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Grobman-Hartman theorem for control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5040, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6851,64 +6851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'intégrabilité (très) formelle d'une partie des équations de la platitude des systèmes de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Avanessoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5045, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6926,77 +6926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological versus Smooth Linearization of Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4224, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Control Lyapunov Functions for Homogeneous Jurdjevic-Quinn Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Faubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3724, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7089,51 +7089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Curves that may be approached by Trajectories of a Smooth Control Affine System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3323, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7164,51 +7164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Homogeneous Time-Varying Stabilizing Control Laws for Driftless Controllable Systems Via Oscillatory Approximation of Lie Brackets In closed-loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7233,203 +7233,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique de comportement d'une entreprise</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Dynamic Feedback Linearization of Four-dimensional Affine Control Systems with Two Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-2660, INRIA. 1995</w:t>
+              <w:t xml:space="preserve">RR-2751, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074029v1</w:t>
+                <w:t xml:space="preserve">inria-00073941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Dynamic Feedback Linearization of Four-dimensional Affine Control Systems with Two Inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un modèle dynamique de comportement d'une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-2751, INRIA. 1995</w:t>
+              <w:t xml:space="preserve">RR-2660, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073941v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying feedback stabilization of the attitude of a rigid spacecraft</w:t>
               </w:r>
@@ -7441,51 +7441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7533,51 +7533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on robust control of nonlinear systems with input unmodeled dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2293, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7595,51 +7595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential Geometric Setting for Dynamic Equivalence and Dynamic Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2312, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7683,51 +7683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Aranda-Bricaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-H. Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2313, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7749,51 +7749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying exponential stabilization of nonholonomic systems in power form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7860,51 +7860,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la commande adaptative des systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. École Nationale Supérieure des Mines de Paris, 1989. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1989ENMP0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7963,51 +7963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence et Linearisation des systèmes de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Nice Sophia Antipolis, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,51 +8194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/members/Jean-Baptiste.Pomet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500720v6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M160133X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178973v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204500v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jie.2024.36.407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328686v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02023-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385548v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350868v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Alaoui-Faris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2764422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145537v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2600158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918633v6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Henninger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Nemcova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9948-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918587v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648330v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bombrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085791X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534083v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Hindawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9595-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277531v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087024v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-009-9077-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-006-9014-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFBAEC888B35D9CFAF777679A08E2CB5EEBA27EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000040v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avanessoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(98)00086-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Bricaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/-32-1-19-33" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/-32-1-319-339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312971" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Veld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03211710v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507327v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437112v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mensch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moulinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314768v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351613v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Pomet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pomet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02472062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Samson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moncelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042937v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121514v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Fassy Fihry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087927v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chetboun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faubourg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073615v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Ping Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H. Moog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074546v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00838224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989ENMP0165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/members/Jean-Baptiste.Pomet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03500720v6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M160133X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Malik Annabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00416-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204500v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jie.2024.36.407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178973v5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328686v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02023-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385548v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350868v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Alaoui-Faris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2764422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145537v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2600158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918633v6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Henninger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Nemcova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9948-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918587v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherbakova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648330v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bombrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085791X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534083v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Hindawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9595-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277531v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080723351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087024v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-009-9077-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-006-9014-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFBAEC888B35D9CFAF777679A08E2CB5EEBA27EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000040v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avanessoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(98)00086-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Bricaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/-32-1-19-33" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01501078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/-32-1-319-339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312971" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886255" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04871764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Veld" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.362" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03211710v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507327v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437112v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mensch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moulinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02314768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351613v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.645" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Pomet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Pomet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02472062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Samson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02483388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moncelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042937v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121514v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Fassy Fihry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087927v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chetboun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faubourg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073615v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaffard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Ping Jiang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-H. Moog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074546v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00838224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989ENMP0165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>