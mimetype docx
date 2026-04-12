--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -523,368 +523,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of DNA methylation to host adaptation in the plant pathogen Ralstonia solanacearum</w:t>
+                <w:t xml:space="preserve">Coupling methylome and transcriptome analysis to identify possible epignetic regulations in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guidot</w:t>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187503v1</w:t>
+                <w:t xml:space="preserve">hal-04187488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we detect bacterial subpopulations by their DNA-methylation pattern?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contribution of DNA methylation to host adaptation in the plant pathogen Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3E / REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
+              <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189766v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling methylome and transcriptome analysis to identify possible epignetic regulations in an entomopathogenic bacterium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+                <w:t xml:space="preserve">Can we detect bacterial subpopulations by their DNA-methylation pattern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
+              <w:t xml:space="preserve">GDR 3E / REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187488v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
               </w:r>
@@ -1058,273 +1058,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the Entomopathogenic Bacterium Photorhabdus luminescens</w:t>
+                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis of an Entomopathogenic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Blackburn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque du réseau RéAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154689v1</w:t>
+                <w:t xml:space="preserve">hal-02463376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis of an Entomopathogenic Bacterium</w:t>
+                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the Entomopathogenic Bacterium Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Givaudan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dana Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau RéAction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463376v1</w:t>
+                <w:t xml:space="preserve">hal-02154689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation in the entomopathogenic bacterium Photorhabdus luminescens</w:t>
               </w:r>
@@ -1373,191 +1373,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam overexpression impacts motility and virulence of the entomopathogenic bacteria Photorhabdus luminescens TT01</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIP Annual Meeting and International Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">CeMEB workshop: Epigenetics in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837303v1</w:t>
+                <w:t xml:space="preserve">hal-01604063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dam overexpression impacts motility and virulence of the entomopathogenic bacteria Photorhabdus luminescens TT01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CeMEB workshop: Epigenetics in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SIP Annual Meeting and International Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604063v1</w:t>
+                <w:t xml:space="preserve">hal-01837303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au froid chez Bacillus cereus : implication d'un senseur/régulateur</w:t>
               </w:r>
@@ -2476,232 +2476,4891 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Bee Research Conference, Annual Meeting of the American Association of Professionnal Apiculturists and the Canadian Association of Professionnal Apiculturists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in DNA methylation contribute to rapid adaptation in bacterial plant pathogen evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pécrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720885v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OxyR is required for oxidative stress resistance of the entomopathogenic bacterium Xenorhabdus nematophila and has a minor role during the bacterial interaction with its hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170 (7), pp.001481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photorhabdus antibacterial Rhs polymorphic toxin inhibits translation through ADP-ribosylation of 23S ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Roghanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (14), pp.8384-8395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Identification of Bacterial Epigenetic Regulations Would Benefit From a Better Exploitation of Methylomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.685670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Photorhabdus Dam methyltransferase during interactions with its invertebrate hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30620-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA Adenine Methyltransferase (Dam) Overexpression Impairs Photorhabdus luminescens Motility and Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of the genes encoding the CasK/R two-component system and the DesA desaturase during Bacillus cereus cold adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (16), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of fatty acids in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/54960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty acid profiles and desaturase-encoding genes are different in thermo- and psychrotolerant strains of the Bacillus cereus Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-015-1288-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of the CasK/R two-component system in optimal unsaturation of the Bacillus cereus fatty acids during low-temperature growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjakko Abee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of fatty acids in [i]Bacillus[/i] environmental adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Water Cycle, a Potential Source of the Bacterial Pathogen Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. S. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Oriol-Gagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.356928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/356928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CasKR two-component system is required for the growth of mesophilic and psychrotolerant &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; strains at low temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Antolinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (8), pp.2493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00090-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An insect gut environment reveals the induction of a new sugar-phosphate sensor system in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Fuping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multicomponent sugar phosphate sensor system specifically induced in Bacillus cereus during infection of the insect gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song S. Fuping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Q. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. de Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.3336 - 3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-197681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Five RNA Helicases in the Adaptive Response of Bacillus cereus ATCC 14579 Cells to Temperature, pH, and Oxidative Stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02974-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Five RNA Helicases in the Adaptive Response of Bacillus cereus ATCC 14579 Cells to Temperature, pH, and Oxidative Stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (16), pp.5604 - 5609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02974-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential involvement of the five RNA helicases in adaptation of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 to low growth temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (19), pp.6692-6697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00782-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies Nosema et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 236, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (8), pp.2562-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.774 - 782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02123.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertional mutagenesis reveals genes involved in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 growth at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 306 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2010.01953.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of Bacillus cereus, an ubiquitous worldwide-distributed foodborne pathogen, to a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (7), pp.1885-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies&amp;lt;em&amp;gt; Nosema&amp;lt;/em&amp;gt; et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (4), pp.138-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The YvfTU Two-component System is involved in plcR expression in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Susanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Gohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Goltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a small PlcR-regulated gene co-expressed with cereolysin O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-7-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxin production in a rare and genetically remote cluster of strains of the Bacillus cereus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Fagerlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Einar Granum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-7-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of cytotoxin cytK promoters from Bacillus cereus strain ATCC 14579 and from a B. cereus food-poisoning strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 150 (Pt 8), pp.2699-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27069-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holin locus characterisation from lysogenic Xenorhabdus nematophila and its involvement in Escherichia coli SheA haemolytic phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Boyer-Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 218 (1), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(02)01139-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two distinct hemolytic activities in Xenorhabdus nematophila are active against immunocompetent insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riberio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brehélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (6), pp.2515-2525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of temperature on parasitic success of nematodes and their associated bacteria in a Lepidopteran host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nell Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Firenze, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers Media</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1331-1332, The 18th Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the EPN associated bacteria composition fluctuate after successive parasitic cycles in a Lepidopteran host?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2743,483 +7402,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metarhizium brunneum (Petch.) vectoring by entomopathogenic nematodes in the context of compatibility to control soil-dwelling stages of Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meelad Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the efficiency of a biocontrol agent in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur le bilan des recherches sur le palmier à huile au Bénin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. "Summer School" Master IDIL - Univ. Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844990v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the efficiency of a biocontrol agent in the context of global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. "Summer School" Master IDIL - Univ. Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur le bilan des recherches sur le palmier à huile au Bénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171552v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des Interactions Bactéries - Insectes - Nématodes Entomopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été RIVE "One Health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome DNA methylation (Methylome), transcriptomic and phenotypic analysis revealed involvement of Dam DNA methyltransferase in gene regulation in Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3241,150 +7900,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and the Redox regulator OxyR: an epigenetic story in the entomopathogenic bacterium Xenorhabdus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ginibre Supersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Anamale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,225 +8062,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle biogéochimique du P organique : mécanismes mis en jeu dans la mobilisation du P du phytate par Bacillus subtilis et la boucle trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Monder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam overexpression increases biofilms formation but impairs motility and pathogenicity of Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,100 +8308,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. congress of European Microbiologists FEMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Adenine Methyltransferase (Dam) plays a role in Photorhabdus luminescens motility and virulence in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,73 +8429,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus Cereus, a model for studying the impact of climate changes on food borne pathogens fate and transport in soils? Preliminary experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3891,100 +8550,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus cereus, a model for studying the impact of climate changes on food borne pathogens fate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4012,4716 +8671,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L' Isle sur Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335858v1</w:t>
-              </w:r>
-[...4657 lines deleted...]
-                <w:t xml:space="preserve">hal-02676583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8739,103 +8739,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for increased fitness of a plant pathogen conferred by epigenetic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pécrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8870,90 +8870,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorhabdus Dam methyltransferase overexpression impairs virulence of the nemato-bacterial complex in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9099,204 +9099,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in Bacillus cereus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Response in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 436 p., 2012, 978-1-908230-04-1</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810213v1</w:t>
+                <w:t xml:space="preserve">hal-01331070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in Bacillus cereus.</w:t>
+                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Response in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caister Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 436 p., 2012, 978-1-908230-04-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331070v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9451,51 +9451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mounier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blackburn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esther Diomande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H Tempelaars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjakko Abee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelad Yousef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre Supersac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anamale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.685670" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Roghanian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Turnbull" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212655" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01671" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw174" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00813" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1288-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.04.043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Antolinos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00090-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Fuping" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song S. Fuping" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Q. Peng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. de Been" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-197681" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pandiani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02974-10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.01953.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00782-10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Susanna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-52" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer F&#252;rst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Einar Granum" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-43" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606555v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27069-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600071v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Boyer-Giglio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(02)01139-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K71MZ50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riberio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/stressresponse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mounier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blackburn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esther Diomande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H Tempelaars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjakko Abee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Roghanian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Turnbull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.685670" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212655" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01671" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1288-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.04.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00813" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Antolinos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00090-14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Fuping" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song S. Fuping" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Q. Peng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. de Been" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-197681" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pandiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02974-10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00782-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.01953.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Susanna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-52" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer F&#252;rst" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Einar Granum" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-43" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27069-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Boyer-Giglio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(02)01139-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K71MZ50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riberio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelad Yousef" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre Supersac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anamale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/stressresponse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>