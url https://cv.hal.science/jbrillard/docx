--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,8656 +66,8790 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poly-immunity arrays associated with Rhs toxins confer wide protection against competitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Martinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre-Supersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (1), pp.176-187.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.11.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in DNA methylation contribute to rapid adaptation in bacterial plant pathogen evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pécrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720885v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OxyR is required for oxidative stress resistance of the entomopathogenic bacterium Xenorhabdus nematophila and has a minor role during the bacterial interaction with its hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170 (7), pp.001481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Identification of Bacterial Epigenetic Regulations Would Benefit From a Better Exploitation of Methylomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.685670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photorhabdus antibacterial Rhs polymorphic toxin inhibits translation through ADP-ribosylation of 23S ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukas Jurėnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Roghanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (14), pp.8384-8395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Photorhabdus Dam methyltransferase during interactions with its invertebrate hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30620-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An antimicrobial peptide-resistant minor subpopulation of Photorhabdus luminescens is responsible for virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.43670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA Adenine Methyltransferase (Dam) Overexpression Impairs Photorhabdus luminescens Motility and Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of the genes encoding the CasK/R two-component system and the DesA desaturase during Bacillus cereus cold adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (16), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of fatty acids in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/54960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of fatty acids in [i]Bacillus[/i] environmental adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Water Cycle, a Potential Source of the Bacterial Pathogen Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. S. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Oriol-Gagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.356928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/356928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatty acid profiles and desaturase-encoding genes are different in thermo- and psychrotolerant strains of the Bacillus cereus Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-015-1288-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of the CasK/R two-component system in optimal unsaturation of the Bacillus cereus fatty acids during low-temperature growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjakko Abee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CasKR two-component system is required for the growth of mesophilic and psychrotolerant &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; strains at low temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Antolinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (8), pp.2493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00090-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An insect gut environment reveals the induction of a new sugar-phosphate sensor system in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Fuping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multicomponent sugar phosphate sensor system specifically induced in Bacillus cereus during infection of the insect gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song S. Fuping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Q. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. de Been</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.3336 - 3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-197681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Five RNA Helicases in the Adaptive Response of Bacillus cereus ATCC 14579 Cells to Temperature, pH, and Oxidative Stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02974-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Five RNA Helicases in the Adaptive Response of Bacillus cereus ATCC 14579 Cells to Temperature, pH, and Oxidative Stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (16), pp.5604 - 5609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02974-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential involvement of the five RNA helicases in adaptation of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 to low growth temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (19), pp.6692-6697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00782-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies Nosema et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 236, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.774 - 782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02123.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (8), pp.2562-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertional mutagenesis reveals genes involved in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 growth at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 306 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2010.01953.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies&amp;lt;em&amp;gt; Nosema&amp;lt;/em&amp;gt; et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (4), pp.138-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of Bacillus cereus, an ubiquitous worldwide-distributed foodborne pathogen, to a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (7), pp.1885-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The YvfTU Two-component System is involved in plcR expression in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Susanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Gohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Goltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a small PlcR-regulated gene co-expressed with cereolysin O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-7-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxin production in a rare and genetically remote cluster of strains of the Bacillus cereus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Fagerlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Einar Granum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-7-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of cytotoxin cytK promoters from Bacillus cereus strain ATCC 14579 and from a B. cereus food-poisoning strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 150 (Pt 8), pp.2699-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27069-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holin locus characterisation from lysogenic Xenorhabdus nematophila and its involvement in Escherichia coli SheA haemolytic phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Boyer-Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 218 (1), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(02)01139-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two distinct hemolytic activities in Xenorhabdus nematophila are active against immunocompetent insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riberio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Boemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brehélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (6), pp.2515-2525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the methylome of a bacterial oyster pathogen, Vibrio aestuarianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new epigenetic regulator in an entomopathogenic bacterium?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REacTION 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of DNA-Methylation in Entomopathogenic Bacteria with similar lifestyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the parasitic success of nematodes and their associated bacteria in Lepidopteran hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADALEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling methylome and transcriptome analysis to identify possible epignetic regulations in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bientz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of DNA methylation to host adaptation in the plant pathogen Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we detect bacterial subpopulations by their DNA-methylation pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3E / REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis of an Entomopathogenic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau RéAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the Entomopathogenic Bacterium Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation in the entomopathogenic bacterium Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité clonale chez les procaryotes et interactions micro-organismes -hôte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CeMEB workshop: Epigenetics in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam overexpression impacts motility and virulence of the entomopathogenic bacteria Photorhabdus luminescens TT01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP Annual Meeting and International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au froid chez Bacillus cereus : implication d'un senseur/régulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjakko Abee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique de Microbiologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Heterogeneity among Bacillus cereus Populations during Cold Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium on Microgenomics in France and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mechanism involved in Bacillus cereus cold adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjakko Abee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Heterogeneity among Bacillus cereus Populations during Cold Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus cereus, a model for studying the impact of climate changes on food borne pathogens in soils ? Preliminary experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Apicole FNOSAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Nosema spp. and a neonicotinoid affect honeybees at the individual and social level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EurBee European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Bee Research Conference, Annual Meeting of the American Association of Professionnal Apiculturists and the Canadian Association of Professionnal Apiculturists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818214v1</w:t>
-              </w:r>
-[...4657 lines deleted...]
-                <w:t xml:space="preserve">hal-02676583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of temperature on parasitic success of nematodes and their associated bacteria in a Lepidopteran host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nell Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Firenze, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers Media</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1331-1332, The 18th Congress of the International Union of Microbiological Societies (IUMS 2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the EPN associated bacteria composition fluctuate after successive parasitic cycles in a Lepidopteran host?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metarhizium brunneum (Petch.) vectoring by entomopathogenic nematodes in the context of compatibility to control soil-dwelling stages of Spodoptera littoralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meelad Yousef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating 100 Years of the 1. EPN Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the efficiency of a biocontrol agent in the context of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. "Summer School" Master IDIL - Univ. Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur le bilan des recherches sur le palmier à huile au Bénin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des Interactions Bactéries - Insectes - Nématodes Entomopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été RIVE "One Health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome DNA methylation (Methylome), transcriptomic and phenotypic analysis revealed involvement of Dam DNA methyltransferase in gene regulation in Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and the Redox regulator OxyR: an epigenetic story in the entomopathogenic bacterium Xenorhabdus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ginibre Supersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Anamale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle biogéochimique du P organique : mécanismes mis en jeu dans la mobilisation du P du phytate par Bacillus subtilis et la boucle trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes García-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Monder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam overexpression increases biofilms formation but impairs motility and pathogenicity of Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. congress of European Microbiologists FEMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Adenine Methyltransferase (Dam) plays a role in Photorhabdus luminescens motility and virulence in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus Cereus, a model for studying the impact of climate changes on food borne pathogens fate and transport in soils? Preliminary experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus cereus, a model for studying the impact of climate changes on food borne pathogens fate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L' Isle sur Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8725,269 +8859,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for increased fitness of a plant pathogen conferred by epigenetic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pécrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorhabdus Dam methyltransferase overexpression impairs virulence of the nemato-bacterial complex in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8997,91 +9131,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'adaptation des bactéries à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université d'Avignon et des Pays de Vaucluse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9091,220 +9225,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in Bacillus cereus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Response in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Response in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caister Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 436 p., 2012, 978-1-908230-04-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9451,51 +9585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mounier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blackburn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esther Diomande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H Tempelaars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjakko Abee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Roghanian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Turnbull" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.685670" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212655" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01671" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1288-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.04.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00813" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Antolinos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00090-14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Fuping" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song S. Fuping" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Q. Peng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. de Been" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-197681" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pandiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02974-10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00782-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.01953.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Susanna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-52" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer F&#252;rst" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Einar Granum" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-43" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27069-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Boyer-Giglio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(02)01139-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K71MZ50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riberio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelad Yousef" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre Supersac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anamale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331070v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/stressresponse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre-Supersac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Belot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.11.047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.685670" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Roghanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Turnbull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blackburn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esther Diomande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1288-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjakko Abee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H Tempelaars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.04.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Antolinos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00090-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Fuping" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song S. Fuping" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Q. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. de Been" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-197681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pandiani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02974-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00782-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.01953.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Susanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-52" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer F&#252;rst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Einar Granum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27069-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Boyer-Giglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(02)01139-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K71MZ50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riberio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837300v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837301v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelad Yousef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre Supersac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anamale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331070v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/stressresponse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>