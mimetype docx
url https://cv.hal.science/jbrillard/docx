--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -234,377 +234,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in DNA methylation contribute to rapid adaptation in bacterial plant pathogen evolution</w:t>
+                <w:t xml:space="preserve">OxyR is required for oxidative stress resistance of the entomopathogenic bacterium Xenorhabdus nematophila and has a minor role during the bacterial interaction with its hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Coissac</w:t>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pécrix</w:t>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002792. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170 (7), pp.001481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720885v2</w:t>
+                <w:t xml:space="preserve">hal-04666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OxyR is required for oxidative stress resistance of the entomopathogenic bacterium Xenorhabdus nematophila and has a minor role during the bacterial interaction with its hosts</w:t>
+                <w:t xml:space="preserve">Changes in DNA methylation contribute to rapid adaptation in bacterial plant pathogen evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bientz</w:t>
+                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Aurore Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Yann Pécrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 170 (7), pp.001481. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (9), pp.e3002792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666231v1</w:t>
+                <w:t xml:space="preserve">hal-04720885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse Roles for a Conserved DNA-Methyltransferase in the Entomopathogenic Bacterium Xenorhabdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (19), 20 p. </w:t>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,64 +1014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete methylome of an entomopathogenic bacterium reveals the existence of loci with unmethylated Adenines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,295 +1397,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the genes encoding the CasK/R two-component system and the DesA desaturase during Bacillus cereus cold adaptation</w:t>
+                <w:t xml:space="preserve">Identification of fatty acids in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnw174⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/54960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837299v1</w:t>
+                <w:t xml:space="preserve">hal-01606457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fatty acids in Bacillus cereus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the genes encoding the CasK/R two-component system and the DesA desaturase during Bacillus cereus cold adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Brillard</w:t>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, 9 p. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 363 (16), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/54960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnw174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606457v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,90 +1779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of fatty acids in [i]Bacillus[/i] environmental adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2043,103 +2043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid profiles and desaturase-encoding genes are different in thermo- and psychrotolerant strains of the Bacillus cereus Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, 7 p. </w:t>
@@ -2177,103 +2177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the CasK/R two-component system in optimal unsaturation of the Bacillus cereus fatty acids during low-temperature growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjakko Abee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 p. </w:t>
@@ -2311,90 +2311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CasKR two-component system is required for the growth of mesophilic and psychrotolerant &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; strains at low temperatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Antolinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vasaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2962,372 +2962,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential involvement of the five RNA helicases in adaptation of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 to low growth temperatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies Nosema et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 236, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662783v1</w:t>
+                <w:t xml:space="preserve">hal-02656048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies Nosema et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+                <w:t xml:space="preserve">Isabelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (8), pp.2562-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02656048v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (3), pp.774 - 782. </w:t>
@@ -3359,377 +3359,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus cereus genes specifically expressed during growth at low temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertional mutagenesis reveals genes involved in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 growth at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jehanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pandiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Nabila Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02348-09⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 306 (2), pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2010.01953.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204237v1</w:t>
+                <w:t xml:space="preserve">hal-02668630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertional mutagenesis reveals genes involved in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 growth at low temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential involvement of the five RNA helicases in adaptation of &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579 to low growth temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pandiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Carlin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 306 (2), pp.177-183. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (19), pp.6692-6697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2010.01953.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00782-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668630v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies&amp;lt;em&amp;gt; Nosema&amp;lt;/em&amp;gt; et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (4), pp.138-143</w:t>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,307 +3898,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YvfTU Two-component System is involved in plcR expression in Bacillus cereus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Susanna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+                <w:t xml:space="preserve">Alla Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Gohar</w:t>
+                <w:t xml:space="preserve">Eugene Goltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-183⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171 (2), pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665752v1</w:t>
+                <w:t xml:space="preserve">hal-04314336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Bacillus cereus group genomics to putative food-borne pathogens of different toxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+                <w:t xml:space="preserve">The YvfTU Two-component System is involved in plcR expression in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Ségurens</w:t>
+                <w:t xml:space="preserve">Kim Susanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.03.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04314336v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a small PlcR-regulated gene co-expressed with cereolysin O</w:t>
               </w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,51 +5227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the parasitic success of nematodes and their associated bacteria in Lepidopteran hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,368 +5316,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling methylome and transcriptome analysis to identify possible epignetic regulations in an entomopathogenic bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of DNA methylation to host adaptation in the plant pathogen Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bientz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lanois</w:t>
+                <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ginibre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187488v1</w:t>
+                <w:t xml:space="preserve">hal-04187503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of DNA methylation to host adaptation in the plant pathogen Ralstonia solanacearum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Can we detect bacterial subpopulations by their DNA-methylation pattern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
+              <w:t xml:space="preserve">GDR 3E / REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187503v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we detect bacterial subpopulations by their DNA-methylation pattern?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling methylome and transcriptome analysis to identify possible epignetic regulations in an entomopathogenic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ginibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3E / REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
+              <w:t xml:space="preserve">GDR 3E / REacTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189766v1</w:t>
+                <w:t xml:space="preserve">hal-04187488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
               </w:r>
@@ -5745,90 +5745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the life‐cycle of an Entomopathogenic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
@@ -5851,273 +5851,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis of an Entomopathogenic Bacterium</w:t>
+                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the Entomopathogenic Bacterium Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau RéAction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463376v1</w:t>
+                <w:t xml:space="preserve">hal-02154689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis and Role of Dam DNA Methyltransferase in the Entomopathogenic Bacterium Photorhabdus luminescens</w:t>
+                <w:t xml:space="preserve">Whole Genome DNA Methylation (Methylome) Analysis of an Entomopathogenic Bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque du réseau RéAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154689v1</w:t>
+                <w:t xml:space="preserve">hal-02463376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation in the entomopathogenic bacterium Photorhabdus luminescens</w:t>
               </w:r>
@@ -6166,506 +6166,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dam overexpression impacts motility and virulence of the entomopathogenic bacteria Photorhabdus luminescens TT01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Payelleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CeMEB workshop: Epigenetics in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SIP Annual Meeting and International Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604063v1</w:t>
+                <w:t xml:space="preserve">hal-01837303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam overexpression impacts motility and virulence of the entomopathogenic bacteria Photorhabdus luminescens TT01</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of DNA methylation in an entomopathogenic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIP Annual Meeting and International Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">CeMEB workshop: Epigenetics in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837303v1</w:t>
+                <w:t xml:space="preserve">hal-01604063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au froid chez Bacillus cereus : implication d'un senseur/régulateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+                <w:t xml:space="preserve">Cell Heterogeneity among Bacillus cereus Populations during Cold Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique de Microbiologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Microgenomics in France and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602276v1</w:t>
+                <w:t xml:space="preserve">hal-01837300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Heterogeneity among Bacillus cereus Populations during Cold Adaptation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation au froid chez Bacillus cereus : implication d'un senseur/régulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Esther Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjakko Abee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Microgenomics in France and Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique de Microbiologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837300v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mechanism involved in Bacillus cereus cold adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Esther Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel H Tempelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjakko Abee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
@@ -6694,77 +6694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Heterogeneity among Bacillus cereus Populations during Cold Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6815,51 +6815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus cereus, a model for studying the impact of climate changes on food borne pathogens in soils ? Preliminary experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,103 +6923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Apicole FNOSAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
@@ -7048,103 +7048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Nosema spp. and a neonicotinoid affect honeybees at the individual and social level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EurBee European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ankara, Turkey</w:t>
@@ -7173,103 +7173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Bee Research Conference, Annual Meeting of the American Association of Professionnal Apiculturists and the Canadian Association of Professionnal Apiculturists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States</w:t>
@@ -7477,51 +7477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the EPN associated bacteria composition fluctuate after successive parasitic cycles in a Lepidopteran host?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7730,221 +7730,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the efficiency of a biocontrol agent in the context of global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. "Summer School" Master IDIL - Univ. Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur le bilan des recherches sur le palmier à huile au Bénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171552v1</w:t>
+                <w:t xml:space="preserve">hal-03844990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the oxidative stress regulator OxyR in an entomopathogenic bacterium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the efficiency of a biocontrol agent in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur le bilan des recherches sur le palmier à huile au Bénin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. "Summer School" Master IDIL - Univ. Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844990v1</w:t>
+                <w:t xml:space="preserve">hal-04171552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des Interactions Bactéries - Insectes - Nématodes Entomopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7995,51 +7995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome DNA methylation (Methylome), transcriptomic and phenotypic analysis revealed involvement of Dam DNA methyltransferase in gene regulation in Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,51 +8159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Anamale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
@@ -8351,312 +8351,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam overexpression increases biofilms formation but impairs motility and pathogenicity of Photorhabdus luminescens</w:t>
+                <w:t xml:space="preserve">DNA Adenine Methyltransferase (Dam) plays a role in Photorhabdus luminescens motility and virulence in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. congress of European Microbiologists FEMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819029v1</w:t>
+                <w:t xml:space="preserve">hal-01819031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Adenine Methyltransferase (Dam) plays a role in Photorhabdus luminescens motility and virulence in insects</w:t>
+                <w:t xml:space="preserve">Dam overexpression increases biofilms formation but impairs motility and pathogenicity of Photorhabdus luminescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">7. congress of European Microbiologists FEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819031v1</w:t>
+                <w:t xml:space="preserve">hal-01819029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus Cereus, a model for studying the impact of climate changes on food borne pathogens fate and transport in soils? Preliminary experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8746,51 +8746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,103 +8873,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for increased fitness of a plant pathogen conferred by epigenetic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pécrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9017,51 +9017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Payelleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,204 +9233,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in Bacillus cereus.</w:t>
+                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Response in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caister Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 436 p., 2012, 978-1-908230-04-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331070v1</w:t>
+                <w:t xml:space="preserve">hal-02810213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Mechanisms Involved in Low-temperature Adaptation in Bacillus cereus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Response in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caister Academic Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02810213v1</w:t>
+                <w:t xml:space="preserve">hal-01331070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9585,51 +9585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre-Supersac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Belot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.11.047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.685670" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Roghanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Turnbull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blackburn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esther Diomande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1288-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjakko Abee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H Tempelaars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.04.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Antolinos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00090-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Fuping" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song S. Fuping" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Q. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. de Been" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-197681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pandiani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02974-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00782-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.01953.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Susanna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-52" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer F&#252;rst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Einar Granum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27069-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Boyer-Giglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(02)01139-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K71MZ50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riberio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837300v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837301v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelad Yousef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre Supersac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anamale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331070v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/stressresponse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Martinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre-Supersac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Belot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.11.047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Payelleville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.685670" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03336433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukas Jur&#279;nas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Roghanian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Turnbull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Blackburn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30620-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01671" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54960" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esther Diomande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-015-1288-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjakko Abee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H Tempelaars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.04.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Antolinos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00090-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Fuping" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song S. Fuping" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Q. Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. de Been" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-197681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pandiani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02974-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02348-09" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2010.01953.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00782-10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Goltsman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice S&#233;gurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4104F61P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Susanna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-183" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-52" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Fagerlund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer F&#252;rst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Einar Granum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27069-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Boyer-Giglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(02)01139-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K71MZ50-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676583v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riberio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265509v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463376v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837301v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035396v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ogier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iums2024.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035381v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelad Yousef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre Supersac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anamale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819031v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/stressresponse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>