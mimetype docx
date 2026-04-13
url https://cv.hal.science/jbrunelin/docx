--- v0 (2026-03-05)
+++ v1 (2026-04-13)
@@ -153,17975 +153,18334 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (137)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective multicentre double-blind randomized controlled trial evaluating clinical, cognitive and neural effects of potentiation of electroconvulsive therapy by repetitive transcranial magnetic stimulation in patients with treatment-resistant depression (STIMAGNECT 2)</w:t>
+                <w:t xml:space="preserve">From childhood trauma to body distortion in schizophrenia: The mediating role of early maladaptive schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Clabeau</w:t>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moulier</w:t>
+                <w:t xml:space="preserve">Catherine Bortolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Kaczmarek</w:t>
+                <w:t xml:space="preserve">Lison Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dalmont</w:t>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116, pp.104820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-09406-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2025.104820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488954v1</w:t>
+                <w:t xml:space="preserve">hal-05458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From childhood trauma to body distortion in schizophrenia: The mediating role of early maladaptive schemas</w:t>
+                <w:t xml:space="preserve">Low intensity transcranial electric stimulation: Safety, ethical, legal regulatory and application guidelines (2017–2025: An update) – endorsed by the European Society for Brain Stimulation (ESBS) and by the International Federation for Clinical Neurophysiology (IFCN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bortolon</w:t>
+                <w:t xml:space="preserve">Jovana Bjekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Demartini</w:t>
+                <w:t xml:space="preserve">Ana Ganho-Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Ivan Alekseichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Assecondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 116, pp.104820. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 184, pp.2111436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2025.104820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.2111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458028v1</w:t>
+                <w:t xml:space="preserve">hal-05573078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of transcranial direct current stimulation for depression: individual patient data meta-analysis</w:t>
+                <w:t xml:space="preserve">A prospective multicentre double-blind randomized controlled trial evaluating clinical, cognitive and neural effects of potentiation of electroconvulsive therapy by repetitive transcranial magnetic stimulation in patients with treatment-resistant depression (STIMAGNECT 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Razza</w:t>
+                <w:t xml:space="preserve">Léa Clabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Luethi</w:t>
+                <w:t xml:space="preserve">Virginie Moulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Moffa</w:t>
+                <w:t xml:space="preserve">Bastien Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Aust</w:t>
+                <w:t xml:space="preserve">Marine Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Blumberger</w:t>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (1), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/bjp.2025.10511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-09406-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458025v1</w:t>
+                <w:t xml:space="preserve">hal-05488954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t>
+                <w:t xml:space="preserve">Efficacy of transcranial direct current stimulation for depression: individual patient data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda El Azzaoui</w:t>
+                <w:t xml:space="preserve">Lais Razza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+                <w:t xml:space="preserve">Matthias Luethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Lecharpentier</w:t>
+                <w:t xml:space="preserve">Adriano Moffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Felician</w:t>
+                <w:t xml:space="preserve">Sabine Aust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Daniel Blumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2025.10511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458038v1</w:t>
+                <w:t xml:space="preserve">hal-05458025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
+                <w:t xml:space="preserve">Home use of low-intensity transcranial electrical stimulation in clinical practice: an IFCN handbook chapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Nejati</w:t>
+                <w:t xml:space="preserve">Perianen Ramasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Vaziri</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Kyle Donnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Antonenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
+                <w:t xml:space="preserve">Alexander Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical neurophysiology practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnp.2026.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297521v1</w:t>
+                <w:t xml:space="preserve">hal-05573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda El Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Merida</w:t>
+                <w:t xml:space="preserve">Harold Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Redoute</w:t>
+                <w:t xml:space="preserve">Juliette Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103781v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response Inhibition in borderline personality disorder assessed with a gamified stop signal task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Martin Dechant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Delisle</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Hanafi</w:t>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231115v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Kamilia Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050854v1</w:t>
+                <w:t xml:space="preserve">hal-05134074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing tDCS efficacy in reducing negative symptoms in schizophrenia spectrum disorders: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Guiomar</w:t>
+                <w:t xml:space="preserve">Lieze Vanden Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2025.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Lyna Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Soltani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Alexandre Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134074v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Inhibition in borderline personality disorder assessed with a gamified stop signal task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Barakat</w:t>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dechant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30255-3⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388571v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 284, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: a meta-analysis of stop-signal and Go/No-Go tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033291725102195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Neige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+                <w:t xml:space="preserve">Inés Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+                <w:t xml:space="preserve">Jérome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810435v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining pleasant Olfactory and BRAin stimulations in treatment-resistant depression (COBRA): study protocol for a randomized controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dumas</w:t>
+                <w:t xml:space="preserve">Vahid Nejati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Zahra Vaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+                <w:t xml:space="preserve">Daria Antonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1451096⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884631v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a Breath-Synchronized Olfactometer and Brain Stimulation to Study the Effect of Odor on Corticospinal Excitability and Effective Connectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/65714⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758099v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loi de bioéthique. Application à la psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Giersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
+              <w:t xml:space="preserve">Encyclopédie Médico-chirurgicale, Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(24)41503-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767805v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Fivel</w:t>
+                <w:t xml:space="preserve">Combining a Breath-Synchronized Olfactometer and Brain Stimulation to Study the Effect of Odor on Corticospinal Excitability and Effective Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Athanassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/65714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767830v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Combining pleasant Olfactory and BRAin stimulations in treatment-resistant depression (COBRA): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1451096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1451096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768827v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion recognition in sexual offenders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avb.2024.101982⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2023.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697722v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
+                <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.111403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2024.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767811v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking evidence of a relationship between attentional bias for emotional faces and depression severity in patients with treatment-resistant depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bediou</w:t>
+                <w:t xml:space="preserve">Facial emotion recognition in sexual offenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62251-4⟩</w:t>
+              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.101982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avb.2024.101982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767796v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of the new European reclassification of non-invasive brain stimulation devices and the medical device regulations pose an existential threat to research and treatment: An invited opinion paper</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 163, pp.280-291. </w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767798v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and Feasibility of Group Traumatic Episode Protocol Delivered to Migrants: A Pilot Field Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The consequences of the new European reclassification of non-invasive brain stimulation devices and the medical device regulations pose an existential threat to research and treatment: An invited opinion paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ganho-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Assecondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vignaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+                <w:t xml:space="preserve">Tracy Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Bjekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20075419⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073817v1</w:t>
+                <w:t xml:space="preserve">hal-04767798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and auditory biomarker analysis of fronto-temporal transcranial direct current stimulation (tDCS) in targeting cognitive impairment associated with recent-onset schizophrenia: study protocol for a multicenter randomized double-blind sham-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Fakra</w:t>
+                <w:t xml:space="preserve">Eye-tracking evidence of a relationship between attentional bias for emotional faces and depression severity in patients with treatment-resistant depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07160-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767845v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noomane Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1450351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953119v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2251250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117482v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European reclassification of non-invasive brain stimulation as class III medical devices: A call to action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Igor Filipcic</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.110667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04028937v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Palm</w:t>
+                <w:t xml:space="preserve">European reclassification of non-invasive brain stimulation as class III medical devices: A call to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Baeken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Filipcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.564-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04011990v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2251250⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.927-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214467v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.26387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170279v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic unpredictable mild stress alters odor hedonics and adult olfactory neurogenesis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Athanassi</w:t>
+                <w:t xml:space="preserve">Efficacy and auditory biomarker analysis of fronto-temporal transcranial direct current stimulation (tDCS) in targeting cognitive impairment associated with recent-onset schizophrenia: study protocol for a multicenter randomized double-blind sham-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Breton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Didier</w:t>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1224941⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244476v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Using Intermittent Theta Burst Stimulation to Treat Negative Symptoms in Patients with Schizophrenia—A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic unpredictable mild stress alters odor hedonics and adult olfactory neurogenesis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Athanassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowei Tan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci14010018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1224941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767826v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (11), pp.4372 - 4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541278v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficacy of Using Intermittent Theta Burst Stimulation to Treat Negative Symptoms in Patients with Schizophrenia—A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih Ee Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jie Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean David Vanniasingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2022.100344⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci14010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862836v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115144⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.100344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2022.100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767843v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are psychological debriefing groups after a potential traumatic event suitable to prevent the symptoms of PTSD?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 311, pp.114503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2022.114503⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 323 (7), pp.115144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863159v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Blay</w:t>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre R Brunoni</w:t>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsin-An Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">July S Gomes</w:t>
+                <w:t xml:space="preserve">Michael Patrick Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (6), pp.102199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011980v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance and Feasibility of Group Traumatic Episode Protocol Delivered to Migrants: A Pilot Field Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Abrial</w:t>
+                <w:t xml:space="preserve">Emmanuel Contamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Chalancon</w:t>
+                <w:t xml:space="preserve">Sébastien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Wallon</w:t>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.5419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20075419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796034v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bediou</w:t>
+                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11030782⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581091v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011468v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Janin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.678-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862796v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Favre</w:t>
+                <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863109v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Psomiades</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Filipe Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037938v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.754 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tDCS as a first-choice agent in individuals at high-risk for psychosis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dondé</w:t>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pouchon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Polosan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (4), pp.472-473. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.916640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768642v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between formal thought disorder and cannabis use: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre R Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-An Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July S Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-022-00286-0⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959183v1</w:t>
+                <w:t xml:space="preserve">hal-04011980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Session of Bifrontal tDCS Can Improve Facial Emotion Recognition in Major Depressive Disorder: An Exploratory Pilot Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">tDCS as a first-choice agent in individuals at high-risk for psychosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10102397⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.472-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862875v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation magnétique transcrânienne répétée pour le traitement des états dépressifs : quels niveaux de preuve dans la littérature internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redwan Maatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (10), pp.797-806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2022.2519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Association between formal thought disorder and cannabis use: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-022-00286-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271134v1</w:t>
+                <w:t xml:space="preserve">hal-03959183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">A Single Session of Bifrontal tDCS Can Improve Facial Emotion Recognition in Major Depressive Disorder: An Exploratory Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiru Fang</w:t>
+                <w:t xml:space="preserve">Olivier Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.e02144. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768646v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vascular risk factors on clinical outcome in elderly patients with depression receiving electroconvulsive therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+                <w:t xml:space="preserve">Are psychological debriefing groups after a potential traumatic event suitable to prevent the symptoms of PTSD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.10.025⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 311, pp.114503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2022.114503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493588v1</w:t>
+                <w:t xml:space="preserve">hal-03863159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819066v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Transcranial Electrical Stimulation of the Brain on Sleep: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Lejoyeux</w:t>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.646569⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863129v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiru Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e02144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863055v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of vascular risk factors on clinical outcome in elderly patients with depression receiving electroconvulsive therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.631614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.308 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582800v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bifrontal transcranial Direct Current Stimulation on decision-making and stress reactivity. A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">The Effects of Transcranial Electrical Stimulation of the Brain on Sleep: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Fecteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Lejoyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135 (1), pp.15-19. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.646569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768661v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial electrical brain stimulation methods for treatment of negative symptoms in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Haller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nervenarzt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00115-021-01065-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.631614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768651v1</w:t>
+                <w:t xml:space="preserve">hal-04582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact of bifrontal transcranial Direct Current Stimulation on decision-making and stress reactivity. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Fecteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135 (1), pp.15-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002774v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.250-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011495v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EEG to Predict Clinical Response to Electroconvulsive Therapy in Patients With Major Depression: A Comprehensive Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcranial electrical brain stimulation methods for treatment of negative symptoms in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Padberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Strube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.643710⟩</w:t>
+              <w:t xml:space="preserve">Nervenarzt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00115-021-01065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863138v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863026v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Schizophrenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormalities of the late positive potential during emotional processing in individuals with psychopathic traits: a meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using EEG to Predict Clinical Response to Electroconvulsive Therapy in Patients With Major Depression: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (12), pp.2085-2095. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.643710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291719002216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.643710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011494v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brault</w:t>
+                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953060v1</w:t>
+                <w:t xml:space="preserve">hal-03863026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response-locked component of error monitoring in psychopathy: a systematic review and meta-analysis of error-related negativity/positivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/72drm⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011474v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2020.48⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.121 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863119v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration, pitch and intensity features reveal different magnitudes of tone-matching deficit in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215 (5), pp.460-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768712v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Report of Transcranial Magnetic Stimulation–Related Seizure in a Young Patient With Major Depressive Disorder Receiving Accelerated Transcranial Magnetic Stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation in patients with negative symptoms in schizophrenia: A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Padberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000666⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (4), pp.301-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768727v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.07.035⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.106264 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492423v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Delmaire</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506249v2</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration, pitch and intensity features reveal different magnitudes of tone-matching deficit in schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.10.003⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768745v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106264⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.1077-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493048v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation in patients with negative symptoms in schizophrenia: A case series</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A Case Report of Transcranial Magnetic Stimulation–Related Seizure in a Young Patient With Major Depressive Disorder Receiving Accelerated Transcranial Magnetic Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (4), pp.301-304. </w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.e31-e32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768678v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2020.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160651v1</w:t>
+                <w:t xml:space="preserve">hal-03863119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response-locked component of error monitoring in psychopathy: a systematic review and meta-analysis of error-related negativity/positivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mouchet-Mages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.046⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (1), pp.104-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/72drm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493863v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie M. Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.49 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768669v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of source-monitoring processes in obsessive-compulsive disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Gawęda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (16), pp.2864-2874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5498/wjp.v10.i2.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000152X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863002v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Propofol and Ketamine Does Not Enhance Clinical Responses to Electroconvulsive Therapy in Major Depression—The Results From the KEOpS Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Iceta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Simon</w:t>
+                <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.562137. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.562137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768671v1</w:t>
+                <w:t xml:space="preserve">hal-04768669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combination of Propofol and Ketamine Does Not Enhance Clinical Responses to Electroconvulsive Therapy in Major Depression—The Results From the KEOpS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Sylvain Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.562137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.562137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768723v1</w:t>
+                <w:t xml:space="preserve">hal-04768671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Review of source-monitoring processes in obsessive-compulsive disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172000152X⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5498/wjp.v10.i2.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440333v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation (rTMS) for schizophrenia patients treated with clozapine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Blumberger</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2020.1733080⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (5), pp.1168-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768725v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive insight in individuals with an at‐risk mental state for psychosis: A meta‐analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Fakra</w:t>
+                <w:t xml:space="preserve">Mixing Apples and Oranges in Assessing Outcomes of Repetitive Transcranial Stimulation Meta-Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre R. Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eip.12993⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (2), pp.106-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000504653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768709v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation for treatment of negative symptoms in schizophrenia: Report of two cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Padberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.102423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2020.102423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768730v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation for treatment of negative symptoms in schizophrenia: Report of two cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Cognitive insight in individuals with an at‐risk mental state for psychosis: A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2020.102423⟩</w:t>
+              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eip.12993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768663v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Apples and Oranges in Assessing Outcomes of Repetitive Transcranial Stimulation Meta-Analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000504653⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (2), pp.474-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768733v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice-daily neuronavigated intermittent theta burst stimulation for bipolar depression: A Randomized Sham-Controlled Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Peré</w:t>
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation (rTMS) for schizophrenia patients treated with clozapine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Honer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne Koops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.002⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2020.1733080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375523v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormalities of the late positive potential during emotional processing in individuals with psychopathic traits: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hone-Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (12), pp.2085-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291719002216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158774v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273686v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Effects of Mindfulness-Based Intervention in Patients With First Episode Psychosis and in Individuals With Ultra-High Risk for Transition to Psychosis: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Reilly</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Caroline Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00797⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009938v1</w:t>
+                <w:t xml:space="preserve">hal-04768762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I. Leitman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.034⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.38 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487937v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-informed but not aware: The P.A.C.T.® psychoeducation program for schizophrenia improves knowledge about, but not insight into, the illness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2019.09.034⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489151v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Arns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Well-informed but not aware: The P.A.C.T.® psychoeducation program for schizophrenia improves knowledge about, but not insight into, the illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.15 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2019.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David I. Leitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Javitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.135 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487848v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768762v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486194v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Guirette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">M. Arns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
+                <w:t xml:space="preserve">C. Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Brem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.S47-S49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160324v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14737175.2019.1581609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768799v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (4), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487945v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768731v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Twice-daily neuronavigated intermittent theta burst stimulation for bipolar depression: A Randomized Sham-Controlled Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marendaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dall’igna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Peré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.211-225. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14737175.2019.1581609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768759v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768778v1</w:t>
+                <w:t xml:space="preserve">hal-03158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953048v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Transcranial Direct Current Stimulation Induces Dopamine Release in the Ventral Striatum in Human</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Clinical Effects of Mindfulness-Based Intervention in Patients With First Episode Psychosis and in Individuals With Ultra-High Risk for Transition to Psychosis: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Donde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy093⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106917v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic minority position and migrant status as risk factors for psychotic symptoms in the general population: a meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jose Dealberto</w:t>
+                <w:t xml:space="preserve">Frontal Transcranial Direct Current Stimulation Induces Dopamine Release in the Ventral Striatum in Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Luck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
+                <w:t xml:space="preserve">Jerome Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291718002271⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.2636-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768775v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of the Montreal Cognitive Assessment (MoCA) to monitor cognitive impairments in depressed patients receiving electroconvulsive therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953050v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+                <w:t xml:space="preserve">Ethnic minority position and migrant status as risk factors for psychotic symptoms in the general population: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Dealberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (4), pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291718002271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04440338v1</w:t>
+                <w:t xml:space="preserve">hal-04768775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of depression in patients with schizophrenia spectrum disorders: a critical review of international guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dondé</w:t>
+                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vignaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12939⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952973v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Usefulness of the Montreal Cognitive Assessment (MoCA) to monitor cognitive impairments in depressed patients receiving electroconvulsive therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.476-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768772v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone-matching ability in patients with schizophrenia: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (07), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953059v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in treatment-resistant obsessive–compulsive disorder: An open-label pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Management of depression in patients with schizophrenia spectrum disorders: a critical review of international guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2015.10.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04953075v1</w:t>
+                <w:t xml:space="preserve">hal-04952973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953057v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tone-matching ability in patients with schizophrenia: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.94-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440237v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03658166v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurostimulation du cortex préfrontal dorsolatéral : quels effets sur la symptomatologie, l’humeur et les émotions dans la dépression et la schizophrénie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1036972ar⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.970-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953088v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319835v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of repetitive transcranial magnetic stimulation as a maintenance treatment in patients with major depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Neurostimulation du cortex préfrontal dorsolatéral : quels effets sur la symptomatologie, l’humeur et les émotions dans la dépression et la schizophrénie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036972ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1255353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04953058v1</w:t>
+                <w:t xml:space="preserve">hal-04953088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation can alleviate treatment-resistant depression in patients with progressive supranuclear palsy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation in treatment-resistant obsessive–compulsive disorder: An open-label pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (9), pp.1113-1114. </w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.153-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2015.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953072v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cachia</w:t>
+                <w:t xml:space="preserve">Matthew Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Amad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Brunelin</w:t>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Krebs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Plaze</w:t>
+                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416615v1</w:t>
+                <w:t xml:space="preserve">hal-02319835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Usefulness of repetitive transcranial magnetic stimulation as a maintenance treatment in patients with major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott-Pethelaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (4), pp.271-272. </w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.74-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1255353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953071v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 161 (2-3), pp.515-516. </w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.271-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.10.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953070v1</w:t>
+                <w:t xml:space="preserve">hal-04953071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine Smoking Prevents the Effects of Frontotemporal Transcranial Direct Current Stimulation (tDCS) in Hallucinating Patients With Schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Nitsche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Mol Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (9), pp.1101-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953074v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (6), pp.855-863. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (2-3), pp.515-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770175v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Nicotine Smoking Prevents the Effects of Frontotemporal Transcranial Direct Current Stimulation (tDCS) in Hallucinating Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nitsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.1225-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953069v1</w:t>
+                <w:t xml:space="preserve">hal-04953074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left auditory cortex dysfunction in hallucinating patients with schizophrenia: An MEG study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation can alleviate treatment-resistant depression in patients with progressive supranuclear palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry D’amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 124 (4), pp.823-824. </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (9), pp.1113-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953068v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1), pp.251-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953064v1</w:t>
+                <w:t xml:space="preserve">hal-04953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Expression of STOP/MAP6 in Mice Leads to Cognitive Deficits.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Volle</w:t>
+                <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.855-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbs113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00739422v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Left auditory cortex dysfunction in hallucinating patients with schizophrenia: An MEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Gassab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+                <w:t xml:space="preserve">Françoise Lecaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lofti Gaha</w:t>
+                <w:t xml:space="preserve">Thierry D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 169 (7), pp.719-724. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (4), pp.823-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953065v1</w:t>
+                <w:t xml:space="preserve">hal-04953068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (7), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953062v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reduced Expression of STOP/MAP6 in Mice Leads to Cognitive Deficits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gory-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbs113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00739422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Treatment of shizophrenic patients and rTMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatria Danubina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 Suppl 1, pp.S143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18131,133 +18490,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIMULATING THE PREFRONTAL CORTEX TO REDUCE HYPERREACTIVITY TO STRESS IN PEOPLE AT RISK OF SCHIZOPHRENIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th CINP World Congress Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINP, May 2024, Tokyo (Japan), Japan. pp.i70-i70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ijnp/pyae059.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18267,237 +18626,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Transcranial Direct Current Stimulation on Hallucinations in Patients with Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcranial Direct Current Stimulation in Neuropsychiatric Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.491-499, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76136-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive brain stimulation techniques in psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.611-618, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/med/9780190653279.003.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18507,157 +18866,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId572"/>
+      <w:footerReference w:type="default" r:id="rId584"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18725,51 +19084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="363AECD3"/>
+    <w:nsid w:val="2F3F00F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18956,51 +19315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbrunelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-5628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124622356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clabeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kaczmarek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09406-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Razza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Luethi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Aust" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2025.10511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guiomar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sobral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Vanden Berghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1451096" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Athanassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65714" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Virolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2024.101982" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767796v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62251-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ganho-&#193;vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Assecondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Barbour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Bjeki&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Contamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075419" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipcic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224941" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Tan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih Ee Goh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jie Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean David Vanniasingham" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14010018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114503" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768642v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dond&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polosan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102397" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783605v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Maatoug" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2519" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejoyeux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.646569" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.068" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768651v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Haller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkomiet Hasan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Padberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Strube" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Costa Lane Valiengo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00115-021-01065-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863138v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.643710" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011494v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vallet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hone-Blanchet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719002216" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011474v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/72drm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Kallel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000666" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768745v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768678v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.06.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768671v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.562137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768709v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.12993" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2020.102423" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768733v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R. Brunoni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504653" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489151v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Senn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2019.09.034" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106917v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy093" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953050v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecompte" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.11.022" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952973v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haesebaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12939" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953059v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leitman" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.10.009" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953075v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2015.10.001" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBS6C4HT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953088v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036972ar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953058v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1255353" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953072v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2015.07.004" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCDQZ2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953074v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nitsche" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.08.002" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3141VZSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953068v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecaignard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.022" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP904CKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739422v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Volle" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faure" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs113" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953061v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haesebaert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saoud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suaud-Chagny" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998747v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.120" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbrunelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-5628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124622356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Bjeki&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ganho-&#193;vila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alekseichuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Assecondi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kaczmarek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09406-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Razza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Luethi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moffa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Aust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2025.10511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guiomar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sobral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Vanden Berghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(24)41503-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Athanassi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1451096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Virolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2024.101982" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Barbour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62251-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipcic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.02.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244476v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224941" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Tan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih Ee Goh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jie Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean David Vanniasingham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14010018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Contamin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075419" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dond&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouchon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polosan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Maatoug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2519" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862875v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102397" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114503" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejoyeux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.646569" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.068" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Haller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkomiet Hasan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Padberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Strube" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Costa Lane Valiengo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00115-021-01065-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863138v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.643710" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768745v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.06.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Kallel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000666" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011474v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vallet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/72drm" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768671v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.562137" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768733v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R. Brunoni" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504653" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2020.102423" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768709v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.12993" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011494v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hone-Blanchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719002216" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953060v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489151v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Senn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2019.09.034" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106917v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy093" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecompte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.11.022" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952973v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haesebaert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12939" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953059v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leitman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.10.009" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953088v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036972ar" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953075v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2015.10.001" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBS6C4HT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953058v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1255353" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953074v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nitsche" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.08.002" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3141VZSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953072v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2015.07.004" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCDQZ2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953068v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecaignard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.022" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP904CKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739422v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Volle" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faure" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs113" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953061v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haesebaert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saoud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suaud-Chagny" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998747v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.120" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>