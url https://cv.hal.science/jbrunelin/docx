--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (141)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -853,1994 +853,1994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t>
+                <w:t xml:space="preserve">Assessing tDCS efficacy in reducing negative symptoms in schizophrenia spectrum disorders: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda El Azzaoui</w:t>
+                <w:t xml:space="preserve">Raquel Guiomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+                <w:t xml:space="preserve">Monica Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Lecharpentier</w:t>
+                <w:t xml:space="preserve">Lieze Vanden Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Felician</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Paula Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458038v1</w:t>
+                <w:t xml:space="preserve">hal-05280160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Inhibition in borderline personality disorder assessed with a gamified stop signal task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Barakat</w:t>
+                <w:t xml:space="preserve">Frédérique Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dechant</w:t>
+                <w:t xml:space="preserve">Lyna Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Alexandre Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30255-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388571v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial Direct Current Stimulation (tDCS) for Borderline Personality Disorder (BPD): Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilia Soltani</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci15060547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing tDCS efficacy in reducing negative symptoms in schizophrenia spectrum disorders: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Adjunctive bright light therapy to enhance continuous positive airway pressure adherence in patients with comorbid major depressive disorder and obstructive sleep apnoea syndrome: study protocol for a randomised sham-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Guiomar</w:t>
+                <w:t xml:space="preserve">Houda El Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Sobral</w:t>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieze Vanden Berghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Harold Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Castilho</w:t>
+                <w:t xml:space="preserve">Juliette Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.09.011⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.e108669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-108669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280160v1</w:t>
+                <w:t xml:space="preserve">hal-05458038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation and online cognitive training to enhance cognitive function and emotional stability in borderline personality disorder: an open-labelled pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response Inhibition in borderline personality disorder assessed with a gamified stop signal task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Delisle</w:t>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Hanafi</w:t>
+                <w:t xml:space="preserve">Martin Dechant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (4), pp.E299-E309. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.250041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231115v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Raverot</w:t>
+                <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050854v1</w:t>
+                <w:t xml:space="preserve">hal-05089543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Paoletti</w:t>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089543v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: a meta-analysis of stop-signal and Go/No-Go tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291725102195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192516v1</w:t>
+                <w:t xml:space="preserve">hal-05388568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: a meta-analysis of stop-signal and Go/No-Go tasks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luna Paoletti</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291725102195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388568v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+                <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Vahid Nejati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Merida</w:t>
+                <w:t xml:space="preserve">Zahra Vaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Redoute</w:t>
+                <w:t xml:space="preserve">Daria Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103781v1</w:t>
+                <w:t xml:space="preserve">hal-05297521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report Approval for Transcranial Electrical Stimulation (RATES): expert recommendation based on a Delphi consensus study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of dopaminergic transmission and brain activity by frontotemporal tDCS: A multimodal PET-MR imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Nejati</w:t>
+                <w:t xml:space="preserve">Inés Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Vaziri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Jérome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Antonenko</w:t>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Behroozmand</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.1065-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-025-01259-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297521v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Combining pleasant Olfactory and BRAin stimulations in treatment-resistant depression (COBRA): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Maylis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1451096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1451096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767805v1</w:t>
+                <w:t xml:space="preserve">hal-04884631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de bioéthique. Application à la psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Giersch</w:t>
+                <w:t xml:space="preserve">Combining a Breath-Synchronized Olfactometer and Brain Stimulation to Study the Effect of Odor on Corticospinal Excitability and Effective Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Brunelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Athanassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Médico-chirurgicale, Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0246-1072(24)41503-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/65714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141133v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a Breath-Synchronized Olfactometer and Brain Stimulation to Study the Effect of Odor on Corticospinal Excitability and Effective Connectivity</w:t>
+                <w:t xml:space="preserve">Case report: accelerated cathodal HD-tDCS over the right dorsolateral prefrontal cortex in hoarding disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dumas</w:t>
+                <w:t xml:space="preserve">Julien Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Athanassi</w:t>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/65714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1327811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758099v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining pleasant Olfactory and BRAin stimulations in treatment-resistant depression (COBRA): study protocol for a randomized controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loi de bioéthique. Application à la psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Anne Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1451096. </w:t>
+              <w:t xml:space="preserve">Encyclopédie Médico-chirurgicale, Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1451096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0246-1072(24)41503-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884631v1</w:t>
+                <w:t xml:space="preserve">hal-05141133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
               </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2960,64 +2960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual activation of the reward system using sensory-based intervention and non-invasive brain stimulation in depression: A way to move forward?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3088,546 +3088,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial emotion recognition in sexual offenders</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avb.2024.101982⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697722v1</w:t>
+                <w:t xml:space="preserve">hal-04767811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the brain mechanisms of source monitoring with non-invasive brain stimulation: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Perret</w:t>
+                <w:t xml:space="preserve">Facial emotion recognition in sexual offenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Neige</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.100449. </w:t>
+              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.101982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2024.100449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.avb.2024.101982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767811v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of the new European reclassification of non-invasive brain stimulation devices and the medical device regulations pose an existential threat to research and treatment: An invited opinion paper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Assecondi</w:t>
+                <w:t xml:space="preserve">Eye-tracking evidence of a relationship between attentional bias for emotional faces and depression severity in patients with treatment-resistant depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Barbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jovana Bjekić</w:t>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.039⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767798v1</w:t>
+                <w:t xml:space="preserve">hal-04767796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking evidence of a relationship between attentional bias for emotional faces and depression severity in patients with treatment-resistant depression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giulia Piva</w:t>
+                <w:t xml:space="preserve">The consequences of the new European reclassification of non-invasive brain stimulation devices and the medical device regulations pose an existential threat to research and treatment: An invited opinion paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ganho-Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Assecondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bediou</w:t>
+                <w:t xml:space="preserve">Tracy Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Bjekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12000. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.280-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62251-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767796v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping tomorrow: how the STEP training course pioneered noninvasive brain stimulation training for psychiatry in France</w:t>
               </w:r>
@@ -3741,995 +3741,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Caroline Berjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+                <w:t xml:space="preserve">hal-04953119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Efficacy and auditory biomarker analysis of fronto-temporal transcranial direct current stimulation (tDCS) in targeting cognitive impairment associated with recent-onset schizophrenia: study protocol for a multicenter randomized double-blind sham-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fanton</w:t>
+                <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vignaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2251250⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-023-07160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214467v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04011990v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European reclassification of non-invasive brain stimulation as class III medical devices: A call to action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martijn Arns</w:t>
+                <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2251250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028937v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.110667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04117482v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berjamin</w:t>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.927-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953119v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and auditory biomarker analysis of fronto-temporal transcranial direct current stimulation (tDCS) in targeting cognitive impairment associated with recent-onset schizophrenia: study protocol for a multicenter randomized double-blind sham-controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bastin</w:t>
+                <w:t xml:space="preserve">European reclassification of non-invasive brain stimulation as class III medical devices: A call to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Lorena Chanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fakra</w:t>
+                <w:t xml:space="preserve">Igor Filipcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.564-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-023-07160-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767845v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic unpredictable mild stress alters odor hedonics and adult olfactory neurogenesis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Athanassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,77 +4832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural signature of reality‐monitoring: A meta‐analysis of functional neuroimaging studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jie Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean David Vanniasingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.18. </w:t>
@@ -5077,412 +5077,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Patrick Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2022.100344⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (6), pp.102199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862836v1</w:t>
+                <w:t xml:space="preserve">hal-04541278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Fivel</w:t>
+                <w:t xml:space="preserve">Twice daily low frequency rTMS for treatment-resistant auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115144⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.100344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2022.100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767843v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Basic auditory processing and its relationship with symptoms in patients with schizophrenia: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (6), pp.102199. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323 (7), pp.115144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541278v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance and Feasibility of Group Traumatic Episode Protocol Delivered to Migrants: A Pilot Field Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,1186 +5566,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
+                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.916640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011468v1</w:t>
+                <w:t xml:space="preserve">hal-04796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bediou</w:t>
+                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre R Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-An Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July S Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11030782⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581091v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Zante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), pp.678-679. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Transcranial Random Noise Stimulation for Auditory Hallucinations of Schizophrenia: A Case Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (11), pp.2698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digitalized transcranial electrical stimulation: A consensus statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ekhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradee Auvichayapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037938v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796034v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre R Brunoni</w:t>
+                <w:t xml:space="preserve">Letter to the editor: Safety of “accelerated” rTMS protocols with twice-daily sessions in patients with schizophrenia – A comment on Caulfield et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsin-An Chang</w:t>
+                <w:t xml:space="preserve">Sonia Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">July S Gomes</w:t>
+                <w:t xml:space="preserve">Lassad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (6), pp.1284-1294. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.754 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011980v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tDCS as a first-choice agent in individuals at high-risk for psychosis?</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6848,77 +6848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation magnétique transcrânienne répétée pour le traitement des états dépressifs : quels niveaux de preuve dans la littérature internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6982,103 +6982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between formal thought disorder and cannabis use: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Schizophrenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.78. </w:t>
@@ -7116,103 +7116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Session of Bifrontal tDCS Can Improve Facial Emotion Recognition in Major Depressive Disorder: An Exploratory Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.2397. </w:t>
@@ -7250,90 +7250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are psychological debriefing groups after a potential traumatic event suitable to prevent the symptoms of PTSD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Lavallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 311, pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7361,10171 +7361,10187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">The Effects of Transcranial Electrical Stimulation of the Brain on Sleep: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lejoyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.646569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863055v1</w:t>
+                <w:t xml:space="preserve">hal-03863129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819066v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
+                <w:t xml:space="preserve">Impact of vascular risk factors on clinical outcome in elderly patients with depression receiving electroconvulsive therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiru Fang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.308 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768646v1</w:t>
+                <w:t xml:space="preserve">hal-03493588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiru Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e02144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+                <w:t xml:space="preserve">hal-04768646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vascular risk factors on clinical outcome in elderly patients with depression receiving electroconvulsive therapy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuroanatomical correlates of reality monitoring in patients with schizophrenia and auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.10.025⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.2234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493588v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Transcranial Electrical Stimulation of the Brain on Sleep: A Systematic Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maruani</w:t>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lejoyeux</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.646569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863129v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Impact of bifrontal transcranial Direct Current Stimulation on decision-making and stress reactivity. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Péré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shirley Fecteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135 (1), pp.15-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.631614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582800v1</w:t>
+                <w:t xml:space="preserve">hal-04768661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bifrontal transcranial Direct Current Stimulation on decision-making and stress reactivity. A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135 (1), pp.15-19. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.631614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768661v1</w:t>
+                <w:t xml:space="preserve">hal-04582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002774v1</w:t>
+                <w:t xml:space="preserve">hal-04011495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial electrical brain stimulation methods for treatment of negative symptoms in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Haller</w:t>
+                <w:t xml:space="preserve">Frank Padberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+                <w:t xml:space="preserve">Wolfgang Strube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nervenarzt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (1), pp.41-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00115-021-01065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
+              <w:t xml:space="preserve">Psychiatry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.250-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011495v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+                <w:t xml:space="preserve">hal-03370571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Using EEG to Predict Clinical Response to Electroconvulsive Therapy in Patients With Major Depression: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.643710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.643710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863078v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EEG to Predict Clinical Response to Electroconvulsive Therapy in Patients With Major Depression: A Comprehensive Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.643710⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863138v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863026v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271134v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.07.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492423v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration, pitch and intensity features reveal different magnitudes of tone-matching deficit in schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Response-locked component of error monitoring in psychopathy: a systematic review and meta-analysis of error-related negativity/positivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mouchet-Mages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 215 (5), pp.460-462. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (1), pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/72drm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768745v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation in patients with negative symptoms in schizophrenia: A case series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (4), pp.301-304. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2020.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768678v1</w:t>
+                <w:t xml:space="preserve">hal-03863119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Case Report of Transcranial Magnetic Stimulation–Related Seizure in a Young Patient With Major Depressive Disorder Receiving Accelerated Transcranial Magnetic Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Samuel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lassaad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106264⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.e31-e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493048v1</w:t>
+                <w:t xml:space="preserve">hal-04768727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Irace</w:t>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Mérida</w:t>
+                <w:t xml:space="preserve">Hans Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.1077-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160651v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of acute nicotine administration on cognitive and early sensory processes in schizophrenia: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Caroline Cellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Delmaire</w:t>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.121 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506249v2</w:t>
+                <w:t xml:space="preserve">hal-03492423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.106264 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768712v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Report of Transcranial Magnetic Stimulation–Related Seizure in a Young Patient With Major Depressive Disorder Receiving Accelerated Transcranial Magnetic Stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation in patients with negative symptoms in schizophrenia: A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Padberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000666⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (4), pp.301-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768727v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociable source-monitoring impairments in obsessive–compulsive disorder and schizophrenia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration, pitch and intensity features reveal different magnitudes of tone-matching deficit in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2020.48⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215 (5), pp.460-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863119v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response-locked component of error monitoring in psychopathy: a systematic review and meta-analysis of error-related negativity/positivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/72drm⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011474v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.046⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493863v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie M. Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172000152X⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.49 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2020.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440333v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of source-monitoring processes in obsessive-compulsive disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5498/wjp.v10.i2.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768669v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Propofol and Ketamine Does Not Enhance Clinical Responses to Electroconvulsive Therapy in Major Depression—The Results From the KEOpS Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired self-recognition in individuals with no full-blown psychotic symptoms represented across the continuum of psychosis: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Gawęda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.562137⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (16), pp.2864-2874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000152X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768671v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of source-monitoring processes in obsessive-compulsive disorder</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.12-20. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (5), pp.1168-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5498/wjp.v10.i2.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863002v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768723v1</w:t>
+                <w:t xml:space="preserve">hal-04768669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Apples and Oranges in Assessing Outcomes of Repetitive Transcranial Stimulation Meta-Analyses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The Combination of Propofol and Ketamine Does Not Enhance Clinical Responses to Electroconvulsive Therapy in Major Depression—The Results From the KEOpS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000504653⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.562137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.562137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768733v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation for treatment of negative symptoms in schizophrenia: Report of two cases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mixing Apples and Oranges in Assessing Outcomes of Repetitive Transcranial Stimulation Meta-Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre R. Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2020.102423⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (2), pp.106-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000504653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768663v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive insight in individuals with an at‐risk mental state for psychosis: A meta‐analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Fakra</w:t>
+                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eip.12993⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (2), pp.474-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768709v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation (rTMS) for schizophrenia patients treated with clozapine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Honer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne Koops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2020.1733080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768730v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation (rTMS) for schizophrenia patients treated with clozapine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Blumberger</w:t>
+                <w:t xml:space="preserve">Gamma transcranial alternating current stimulation for treatment of negative symptoms in schizophrenia: Report of two cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Padberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Costa Lane Valiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2020.1733080⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.102423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2020.102423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768725v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormalities of the late positive potential during emotional processing in individuals with psychopathic traits: a meta-analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive insight in individuals with an at‐risk mental state for psychosis: A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291719002216⟩</w:t>
+              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eip.12993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011494v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Poulet</w:t>
+                <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Galvao</w:t>
+                <w:t xml:space="preserve">D. Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38, pp.40-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Abnormalities of the late positive potential during emotional processing in individuals with psychopathic traits: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hone-Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (12), pp.2085-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291719002216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768762v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Well-informed but not aware: The P.A.C.T.® psychoeducation program for schizophrenia improves knowledge about, but not insight into, the illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.15 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2019.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487848v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+                <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David I. Leitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Javitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.135 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Transcranial direct current stimulation in patients with obsessive compulsive disorder: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.38 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-informed but not aware: The P.A.C.T.® psychoeducation program for schizophrenia improves knowledge about, but not insight into, the illness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dondé</w:t>
+                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Senn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46, pp.15 - 18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2019.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489151v1</w:t>
+                <w:t xml:space="preserve">hal-04768762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are basic auditory processes involved in source-monitoring deficits in patients with schizophrenia?</w:t>
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2019.05.034⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487937v1</w:t>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486194v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768799v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14737175.2019.1581609⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.S47-S49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768759v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
+                <w:t xml:space="preserve">Sensory-targeted cognitive training for schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14737175.2019.1581609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768731v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (4), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487945v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice-daily neuronavigated intermittent theta burst stimulation for bipolar depression: A Randomized Sham-Controlled Pilot Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reality-monitoring deficits and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Lavallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.002⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375523v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Twice-daily neuronavigated intermittent theta burst stimulation for bipolar depression: A Randomized Sham-Controlled Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marendaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dall’igna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Peré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.371-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158774v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273686v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Effects of Mindfulness-Based Intervention in Patients With First Episode Psychosis and in Individuals With Ultra-High Risk for Transition to Psychosis: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00797⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009938v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Transcranial Direct Current Stimulation Induces Dopamine Release in the Ventral Striatum in Human</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Clinical Effects of Mindfulness-Based Intervention in Patients With First Episode Psychosis and in Individuals With Ultra-High Risk for Transition to Psychosis: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Donde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhy093⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106917v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Acetyl-Aspartate in the dorsolateral prefrontal cortex in men with schizophrenia and auditory verbal hallucinations: A 1.5 T Magnetic Resonance Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Psomiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.4133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-22597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic minority position and migrant status as risk factors for psychotic symptoms in the general population: a meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
+                <w:t xml:space="preserve">Frontal Transcranial Direct Current Stimulation Induces Dopamine Release in the Ventral Striatum in Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291718002271⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.2636-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhy093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768775v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Ethnic minority position and migrant status as risk factors for psychotic symptoms in the general population: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Dealberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (4), pp.545-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291718002271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440338v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of the Montreal Cognitive Assessment (MoCA) to monitor cognitive impairments in depressed patients receiving electroconvulsive therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Effects of repeated transcranial direct current stimulation on smoking, craving and brain reactivity to smoking cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953050v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Brunoni</w:t>
+                <w:t xml:space="preserve">Usefulness of the Montreal Cognitive Assessment (MoCA) to monitor cognitive impairments in depressed patients receiving electroconvulsive therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.476-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768772v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of depression in patients with schizophrenia spectrum disorders: a critical review of international guidelines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transkranielle Gleichstromstimulation (tDCS) bei Zwangsstörung: Eine neue Therapieoption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12939⟩</w:t>
+              <w:t xml:space="preserve">Fortschritte der Neurologie - Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (07), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0653-7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952973v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Management of depression in patients with schizophrenia spectrum disorders: a critical review of international guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768778v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone-matching ability in patients with schizophrenia: A systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Effects of Transcranial Direct Current Stimulation for the Treatment of Hallucinations in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953059v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Tone-matching ability in patients with schizophrenia: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.94-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440237v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation in treatment-resistant obsessive–compulsive disorder: An open-label pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04953057v1</w:t>
+                <w:t xml:space="preserve">hal-04953075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
+                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450509v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brault</w:t>
+                <w:t xml:space="preserve">Integrity of the arcuate fasciculus in patients with schizophrenia with auditory verbal hallucinations: A DTI-tractography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.970-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03658166v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurostimulation du cortex préfrontal dorsolatéral : quels effets sur la symptomatologie, l’humeur et les émotions dans la dépression et la schizophrénie ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1036972ar⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953088v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation in treatment-resistant obsessive–compulsive disorder: An open-label pilot study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953075v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Neurostimulation du cortex préfrontal dorsolatéral : quels effets sur la symptomatologie, l’humeur et les émotions dans la dépression et la schizophrénie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036972ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319835v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of repetitive transcranial magnetic stimulation as a maintenance treatment in patients with major depression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Moirand</w:t>
+                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Schott-Pethelaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (1), pp.74-78. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1124-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1255353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953058v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Usefulness of repetitive transcranial magnetic stimulation as a maintenance treatment in patients with major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott-Pethelaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000218⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.74-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2016.1255353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953071v1</w:t>
+                <w:t xml:space="preserve">hal-04953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of Cathodal Transcranial Direct Current Stimulation Over the Left Orbitofrontal Cortex in a Patient With Treatment-Resistant Obsessive-Compulsive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.271-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416615v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.10.054⟩</w:t>
+              <w:t xml:space="preserve">Mol Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (9), pp.1101-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953070v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine Smoking Prevents the Effects of Frontotemporal Transcranial Direct Current Stimulation (tDCS) in Hallucinating Patients With Schizophrenia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fronto-temporal transcranial Direct Current Stimulation (tDCS) reduces source-monitoring deficits and auditory hallucinations in patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (2-3), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2015.08.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953074v1</w:t>
+                <w:t xml:space="preserve">hal-04953070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation can alleviate treatment-resistant depression in patients with progressive supranuclear palsy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Nicotine Smoking Prevents the Effects of Frontotemporal Transcranial Direct Current Stimulation (tDCS) in Hallucinating Patients With Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkomiet Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nitsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.1225-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2015.07.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953072v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation can alleviate treatment-resistant depression in patients with progressive supranuclear palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 159 (1), pp.251-252. </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (9), pp.1113-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953069v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
               </w:r>
@@ -17537,64 +17553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17651,836 +17667,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left auditory cortex dysfunction in hallucinating patients with schizophrenia: An MEG study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of fronto-temporal transcranial random noise stimulation (tRNS) in drug-free patients with schizophrenia: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.022⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1), pp.251-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953068v1</w:t>
+                <w:t xml:space="preserve">hal-04953069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lofti Gaha</w:t>
+                <w:t xml:space="preserve">Left auditory cortex dysfunction in hallucinating patients with schizophrenia: An MEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (4), pp.823-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953065v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Expression of STOP/MAP6 in Mice Leads to Cognitive Deficits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining Transcranial Direct-Current Stimulation (tDCS) as a Treatment for Hallucinations in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Volle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Lofti Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbs113⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (7), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2012.11071091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00739422v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Reduced Expression of STOP/MAP6 in Mice Leads to Cognitive Deficits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Sylvie Gory-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (3), pp.431-432. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbs113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04953062v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00739422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Eche</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of bifocal tDCS as an interventional treatment for refractory schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.431-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953064v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Low- vs High-Frequency Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Refractory Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Treatment of shizophrenic patients and rTMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatria Danubina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 Suppl 1, pp.S143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18490,133 +18648,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIMULATING THE PREFRONTAL CORTEX TO REDUCE HYPERREACTIVITY TO STRESS IN PEOPLE AT RISK OF SCHIZOPHRENIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th CINP World Congress Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINP, May 2024, Tokyo (Japan), Japan. pp.i70-i70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ijnp/pyae059.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18626,237 +18784,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Transcranial Direct Current Stimulation on Hallucinations in Patients with Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcranial Direct Current Stimulation in Neuropsychiatric Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.491-499, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76136-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive brain stimulation techniques in psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.611-618, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/med/9780190653279.003.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18866,157 +19024,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId584"/>
+      <w:footerReference w:type="default" r:id="rId587"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19084,51 +19242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F3F00F6"/>
+    <w:nsid w:val="CC5084ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19315,51 +19473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbrunelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-5628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124622356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Bjeki&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ganho-&#193;vila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alekseichuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Assecondi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kaczmarek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09406-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Razza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Luethi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moffa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Aust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2025.10511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guiomar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sobral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Vanden Berghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.09.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(24)41503-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Athanassi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1451096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Virolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2024.101982" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Barbour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62251-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipcic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.02.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244476v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224941" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Tan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih Ee Goh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jie Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean David Vanniasingham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14010018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Contamin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075419" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dond&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouchon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polosan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Maatoug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2519" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862875v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102397" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114503" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejoyeux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.646569" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768661v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.068" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Haller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkomiet Hasan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Padberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Strube" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Costa Lane Valiengo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00115-021-01065-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863138v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.643710" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768745v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.06.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Kallel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000666" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011474v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vallet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/72drm" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768671v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.562137" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768733v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R. Brunoni" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504653" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2020.102423" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768709v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.12993" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011494v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hone-Blanchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719002216" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953060v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489151v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Senn" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2019.09.034" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106917v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy093" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecompte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.11.022" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952973v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haesebaert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12939" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953059v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leitman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.10.009" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953088v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036972ar" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953075v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2015.10.001" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBS6C4HT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953058v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1255353" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953074v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nitsche" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.08.002" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3141VZSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953072v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2015.07.004" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCDQZ2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953068v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecaignard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.022" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP904CKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739422v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Volle" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faure" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs113" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953061v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haesebaert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saoud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suaud-Chagny" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998747v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.120" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbrunelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5479-5628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124622356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Demartini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2025.104820" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Bjeki&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ganho-&#193;vila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alekseichuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Assecondi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kaczmarek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dalmont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-09406-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Razza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Luethi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Moffa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Aust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2025.10511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perianen Ramasawmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Donnery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hunold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnp.2026.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guiomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sobral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Vanden Berghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.09.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delisle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hanafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.250041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Soltani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15060547" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Azzaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lecharpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-108669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nejati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Vaziri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Antonenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Behroozmand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-025-01259-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Merida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Redoute" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.05.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1451096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Athanassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1327811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-1072(24)41503-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2024.111403" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2024.100449" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Virolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2024.101982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Piva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62251-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Barbour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1450351" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07160-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Chanes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipcic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.02.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244476v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224941" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Lavall&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26387" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Tan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih Ee Goh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jie Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean David Vanniasingham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14010018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862836v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2022.100344" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115144" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Contamin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20075419" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862796v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Janin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112698" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ekhtiari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradee Auvichayapat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.08.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037938v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Kallel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2022.08.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dond&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouchon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polosan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.02.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Maatoug" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2519" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862875v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Koenig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102397" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114503" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejoyeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.646569" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.2234" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768661v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fecteau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.068" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768651v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Haller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkomiet Hasan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Padberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Strube" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Costa Lane Valiengo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00115-021-01065-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.643710" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011474v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vallet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/72drm" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2020.48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Kallel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000666" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492423v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.07.035" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768678v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.06.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768745v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.10.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5498/wjp.v10.i2.12" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440333v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gaw&#281;da" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000152X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768671v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.562137" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768733v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R. Brunoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000504653" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768663v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2020.102423" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768709v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.12993" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011494v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hone-Blanchet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719002216" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489151v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Senn" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2019.09.034" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487937v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Leitman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Javitt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2019.05.034" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487848v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Camus" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.011" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768759v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2019.1581609" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487945v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2019.08.010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953048v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22597-y" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02106917v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhy093" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953050v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecompte" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.11.022" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8GJWJW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768772v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wulf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0653-7349" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haesebaert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12939" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768778v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sauvanaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000525" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953059v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leitman" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.10.009" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0T1H3B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953075v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2015.10.001" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBS6C4HT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953057v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.04.013" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953088v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036972ar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953058v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2016.1255353" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953071v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000218" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953070v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.10.054" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF7R74NL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953074v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nitsche" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.08.002" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3141VZSV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953072v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2015.07.004" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PCDQZ2T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953069v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.07.043" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB4HS4WD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953068v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecaignard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.022" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP904CKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953065v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gassab" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Gaha" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2012.11071091" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739422v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Volle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faure" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs113" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953062v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.03.010" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X36TFZ9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953064v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00013" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953061v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haesebaert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saoud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suaud-Chagny" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998747v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.120" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949464v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780190653279.003.0068" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>