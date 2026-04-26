--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -66,8998 +66,9006 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification and overturning circulation are intertwined controls on ocean heat uptake efficiency in climate models</w:t>
+                <w:t xml:space="preserve">Effects of Improved Tidal Mixing in NEMO One‐Degree Global Ocean Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Vogt</w:t>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saurabh Rathore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ethé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-1081-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.e2024MS004824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024ms004824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172914v1</w:t>
+                <w:t xml:space="preserve">hal-05568692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal variability effect doped by climate change drove the 2023 marine heat extreme in the North Atlantic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous summertime CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink in the subpolar Southern Ocean promoted by early 2021 sea ice retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Liné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirtana Naëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02197-1⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (8), pp.1947-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1947-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045110v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging evidence of abrupt changes in the Antarctic environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal variability effect doped by climate change drove the 2023 marine heat extreme in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Strugnell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09349-5⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02197-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380219v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chlorophyll halo over Maud Rise in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.11302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-66458-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why icebergs and their interactions with sea ice should be included in Earth system models?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging evidence of abrupt changes in the Antarctic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
+                <w:t xml:space="preserve">Nerilie Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fichefet</w:t>
+                <w:t xml:space="preserve">Ariaan Purich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fraser</w:t>
+                <w:t xml:space="preserve">Matthew England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massonnet</w:t>
+                <w:t xml:space="preserve">Felicity Mccormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Strugnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0322.1⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8077), pp.621-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397165v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping points in ocean and atmosphere circulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratification and overturning circulation are intertwined controls on ocean heat uptake efficiency in climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linus Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-16-1611-2025⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1081-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1081-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381370v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous summertime CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink in the subpolar Southern Ocean promoted by early 2021 sea ice retreat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why icebergs and their interactions with sea ice should be included in Earth system models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fichefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirtana Naëck</w:t>
+                <w:t xml:space="preserve">Alexander Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Du Plessis</w:t>
+                <w:t xml:space="preserve">François Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1947-2025⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0322.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118471v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed Pathways and Interannual Variability of the Warm Inflow Onto the Continental Shelf in the Southern Weddell Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Tipping points in ocean and atmosphere circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Loriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elin Darelius</w:t>
+                <w:t xml:space="preserve">David Armstrong Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Janout</w:t>
+                <w:t xml:space="preserve">Govindasamy Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svein Østerhus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (11), </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.1611-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023jc020700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-1611-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943830v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwaves and global warming impacts on winter waters in the Southern Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observed Pathways and Interannual Variability of the Warm Inflow Onto the Continental Shelf in the Southern Weddell Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Azarian</w:t>
+                <w:t xml:space="preserve">Elin Darelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+                <w:t xml:space="preserve">Markus Janout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Svein Østerhus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243, pp.103962. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023jc020700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483641v1</w:t>
+                <w:t xml:space="preserve">hal-04943830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
+                <w:t xml:space="preserve">Marine heatwaves and global warming impacts on winter waters in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Himmich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+                <w:t xml:space="preserve">Clara Azarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JC021112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.103962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04721356v1</w:t>
+                <w:t xml:space="preserve">hal-04483641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface floats in the Filchner Trough provide the first direct under-ice tracks of the circulation on shelf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vignes</w:t>
+                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Minière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+                <w:t xml:space="preserve">Marion Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-20-1267-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777760v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04721356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean Ice-Covered Eddy Properties From Satellite Altimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface floats in the Filchner Trough provide the first direct under-ice tracks of the circulation on shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthis Auger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Audrey Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew F. Thompson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Pauthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JC019363⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-20-1267-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139559v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Antarctic Bottom Water in the Southern Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust acceleration of Earth system heating observed over the past six decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1221701⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49353-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454886v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of in situ chlorophyll fluorescence signal within East Antarctic coastal polynyas during fall and winter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Portela</w:t>
+                <w:t xml:space="preserve">Observational evidence for on-shelf heat transport driven by dense water export in the Weddell Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Darelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vâr Dundas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut H. Hellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1186403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36580-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174778v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Antarctic sea ice advance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Southern ocean carbon and heat impact on climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul R Holland</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41962-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296410v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational evidence for on-shelf heat transport driven by dense water export in the Weddell Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current and projected patterns of warming and marine heatwaves in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Azarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36580-3⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139564v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust acceleration of Earth system heating observed over the past six decades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isotopic evidence for an intensified hydrological cycle in the Indian sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander Haumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49353-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38425-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454855v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern ocean carbon and heat impact on climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">First description of in situ chlorophyll fluorescence signal within East Antarctic coastal polynyas during fall and winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Ster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. Abrahamsen</w:t>
+                <w:t xml:space="preserve">Baptiste Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Allaigre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Ayres</w:t>
+                <w:t xml:space="preserve">Esther Portela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0056⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1186403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1186403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139549v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and projected patterns of warming and marine heatwaves in the Southern Indian Ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Drivers of Antarctic sea ice advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103036⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.6219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41962-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139547v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for an intensified hydrological cycle in the Indian sector of the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing Antarctic Bottom Water in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah G. Purkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Akhoudas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Arnold Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Pasquale Castagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alexander Haumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+                <w:t xml:space="preserve">Andrew Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38425-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1221701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139555v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the impacts of recent rapid sea ice changes and the A68 megaberg on the surface freshwater balance of the Weddell and Scotia Seas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Southern Ocean Ice-Covered Eddy Properties From Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+                <w:t xml:space="preserve">Andrew F. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC019363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04139548v1</w:t>
+                <w:t xml:space="preserve">insu-04139559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowdown of Antarctic Bottom Water export driven by climatic wind and sea-ice changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenjie Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenjie Zhou</w:t>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul R Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.701-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-023-01695-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04188261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Emissions Commitment and climate stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing the impacts of recent rapid sea ice changes and the A68 megaberg on the surface freshwater balance of the Weddell and Scotia Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander Haumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Palazzo Corner</w:t>
+                <w:t xml:space="preserve">Melanie J. Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Siegert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas L Frölicher</w:t>
+                <w:t xml:space="preserve">Carol Arrowsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Science and Engineering International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsci.2023.1170744⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753132v1</w:t>
+                <w:t xml:space="preserve">insu-04139548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpolar Southern Ocean Seasonal Variability of the Geostrophic Circulation From Multi-Mission Satellite Altimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Prandi</w:t>
+                <w:t xml:space="preserve">The Zero Emissions Commitment and climate stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Palazzo Corner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baylor Fox-Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L Frölicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC018096⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Science and Engineering International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (12), pp.1595 - 1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsci.2023.1170744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746446v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes anthropogenic ocean warming to emerge from internal variability in a coupled model?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subpolar Southern Ocean Seasonal Variability of the Geostrophic Circulation From Multi-Mission Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Guilyardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">clement rousset</w:t>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-22-0074.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC018096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815306v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern ocean sea level anomaly in the sea ice-covered sector from multimission satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-022-01166-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CISE-LOCEAN seawater isotopic database (1998-2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">What causes anthropogenic ocean warming to emerge from internal variability in a coupled model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pierre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">clement rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-2721-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (22), pp.3835-3854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-22-0074.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746451v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling framework to understand historical and projected ocean climate change in large coupled ensembles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">The CISE-LOCEAN seawater isotopic database (1998-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-7683-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.2721-2735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-2721-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838473v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission-induced feedbacks between the Southern Ocean carbon cycle and the climate system: A multiple Earth System Model analysis using a water mass tracking approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A modeling framework to understand historical and projected ocean climate change in large coupled ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clement rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (22), pp.9071-9082. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7683-7713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-0889.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-7683-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607283v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher correction: Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic temperature and salinity changes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilla Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Bindoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95949-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.215-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jcli-d-20-0454.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03590022v1</w:t>
+                <w:t xml:space="preserve">hal-03195822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Argo reveals Bottom Water properties and pathways in the Australian‐Antarctic basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taiyo Kobayashi</w:t>
+                <w:t xml:space="preserve">Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017935⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86043-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560251v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weddell seal behaviour during an exceptional oceanographic event in the Filchner-Ronne Ice Shelf in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Kestenare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Cowley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svenja Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22318-6⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.252-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102021000092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671353v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weddell seal behaviour during an exceptional oceanographic event in the Filchner-Ronne Ice Shelf in 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svenja Ryan</w:t>
+                <w:t xml:space="preserve">Author Correction: Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Roquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clive Mcmahon</w:t>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954102021000092⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 596, pp.E7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03745-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197794v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Deep Argo reveals Bottom Water properties and pathways in the Australian‐Antarctic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Foppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pellichero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vignes</w:t>
+                <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah G. Purkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zilberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiyo Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03745-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JC017935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03683258v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation of the Antarctic Slope Front Occurrence and Position Estimated from an Interpolated Hydrographic Climatology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Publisher Correction: Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kestenare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jpo-d-20-0186.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1840), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22318-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260012v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Control of Filchner‐Ronne Ice Shelf Melt Rates by the Antarctic Slope Current</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irena Vaňková</w:t>
+                <w:t xml:space="preserve">Diagnosing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission-induced feedbacks between the Southern Ocean carbon cycle and the climate system: A multiple Earth System Model analysis using a water mass tracking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilla Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R. Holland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JC016550. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (22), pp.9071-9082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC016550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-0889.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244475v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling local and remote influences in two major petrel habitats in the oligotrophic Southern Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Furness</w:t>
+                <w:t xml:space="preserve">Publisher correction: Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander Haumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15839⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.16733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95949-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330670v1</w:t>
+                <w:t xml:space="preserve">insu-03590022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal Variation of the Antarctic Slope Front Occurrence and Position Estimated from an Interpolated Hydrographic Climatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunke Schmidtko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03303-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.1539 - 1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-20-0186.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184114v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remote Control of Filchner‐Ronne Ice Shelf Melt Rates by the Antarctic Slope Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Y. S. Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Vaňková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20781-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JC016550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127689v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Akhoudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jullion</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591 (7851), pp.592-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86043-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03303-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182511v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic temperature and salinity changes in the Southern Ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kestenare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Bindoff</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jcli-d-20-0454.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195822v1</w:t>
+                <w:t xml:space="preserve">hal-03127689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the spread of a passive tracer through Southern Ocean water masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untangling local and remote influences in two major petrel habitats in the oligotrophic Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ceia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan D. Zika</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Watson</w:t>
+                <w:t xml:space="preserve">Robert Furness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (2), pp.323 - 336. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (5773-5785), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-16-323-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552178v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Atlantic currents drive poleward expansion of temperate phytoplankton in the Arctic Ocean</w:t>
+                <w:t xml:space="preserve">Representation of Southern Ocean Properties across Coupled Model Intercomparison Project Generations: CMIP3 to CMIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Oziel</w:t>
+                <w:t xml:space="preserve">Rebecca L Beadling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">J. L Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Ronald J. Stouffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+                <w:t xml:space="preserve">M. Mazloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+                <w:t xml:space="preserve">Lynne D. Talley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.1705. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (15), pp.6555-6581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15485-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0970.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941702v1</w:t>
+                <w:t xml:space="preserve">hal-03045644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Shelf Basal Melt and Influence on Dense Water Outflow in the Southern Weddell Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relaxation of wind stress drives the abrupt onset of biological carbon uptake in the Kerguelen bloom: A multisensor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015710. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (9), pp.e2019GL085992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019gl085992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02521455v1</w:t>
+                <w:t xml:space="preserve">hal-02904112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of wind stress drives the abrupt onset of biological carbon uptake in the Kerguelen bloom: A multisensor approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-induced changes to the global ocean water-masses and their time of emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Pellichero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul J Durack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019gl085992⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-020-0878-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904112v1</w:t>
+                <w:t xml:space="preserve">hal-02933530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-induced changes to the global ocean water-masses and their time of emergence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ice Shelf Basal Melt and Influence on Dense Water Outflow in the Southern Weddell Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-020-0878-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933530v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02521455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Southern Ocean fronts and their influence on biological and physical processes in a changing climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the spread of a passive tracer through Southern Ocean water masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan D. Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher C. Chapman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-020-0705-4⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.323 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-16-323-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904217v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Mass Characteristics and Distribution Adjacent to Larsen C Ice Shelf, Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faster Atlantic currents drive poleward expansion of temperate phytoplankton in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hutchinson</w:t>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+                <w:t xml:space="preserve">Achim Randelhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019jc015855⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15485-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017804v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Tides in Ocean‐Ice Shelf Interactions in the Southwestern Weddell Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining Southern Ocean fronts and their influence on biological and physical processes in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Hausmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mary-Anne Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hindell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015847⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-020-0705-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017912v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sensitivity of Southeast Pacific Heat Distribution to Local and Remote Changes in Ocean Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Mass Characteristics and Distribution Adjacent to Larsen C Ice Shelf, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Forget</w:t>
+                <w:t xml:space="preserve">Katherine Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Josey</w:t>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Dowdeswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jpo-d-19-0155.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jc015855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904199v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Southern Ocean Properties across Coupled Model Intercomparison Project Generations: CMIP3 to CMIP6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Tides in Ocean‐Ice Shelf Interactions in the Southwestern Weddell Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L Russell</w:t>
+                <w:t xml:space="preserve">Ute Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald J. Stouffer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lynne D. Talley</w:t>
+                <w:t xml:space="preserve">Pierre Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clement rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0970.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), pp.e2019JC015847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045644v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermohaline Modes of the Global Ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Sensitivity of Southeast Pacific Heat Distribution to Local and Remote Changes in Ocean Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Josey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.2535 - 2552. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jpo-d-19-0120.1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.773-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-19-0155.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017923v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Distribution in the Southeast Pacific Is Only Weakly Sensitive to High‐Latitude Heat Flux and Wind Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Josey</w:t>
+                <w:t xml:space="preserve">Adequacy of the Ocean Observation System for Quantifying Regional Heat and Freshwater Storage and Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Durack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paz Chidichimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019jc015460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02904424v1</w:t>
+                <w:t xml:space="preserve">hal-02286221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of dense Antarctic water supply to the Atlantic Ocean overturning circulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian A King</w:t>
+                <w:t xml:space="preserve">Hydrothermal vents trigger massive phytoplankton blooms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0561-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09973-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517906v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal vents trigger massive phytoplankton blooms in the Southern Ocean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First odyssey beneath the sea ice of juvenile emperor penguins in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Solow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09973-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165678v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of the Ocean Observation System for Quantifying Regional Heat and Freshwater Storage and Change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+                <w:t xml:space="preserve">Stabilization of dense Antarctic water supply to the Atlantic Ocean overturning circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt L. Polzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00416⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.742-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0561-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286221v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First odyssey beneath the sea ice of juvenile emperor penguins in East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Heat Distribution in the Southeast Pacific Is Only Weakly Sensitive to High‐Latitude Heat Flux and Wind Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Josey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.8647-8666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jc015460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps12831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024390v1</w:t>
+                <w:t xml:space="preserve">hal-02904424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Thermohaline Modes of the Global Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2019BAMSStateoftheClimate.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.2535 - 2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-19-0120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904496v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmonotonic Response of Primary Production and Export to Changes in Mixed‐Layer Depth in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blunden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. H. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Stanitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Llort</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL081788⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (9), pp.Si-S306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2019BAMSStateoftheClimate.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117445v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern ocean meridional overturning in the sea-ice sector is driven by freshwater fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonmonotonic Response of Primary Production and Export to Changes in Mixed‐Layer Depth in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie M. Downes</w:t>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.1789. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (6), pp.3368-3377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04101-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795122v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean Warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal outflow of Ice shelf water across the front of the Filchner Ice shelf, Weddell Sea, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Darelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (2), pp.52-62. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (8), pp.3577 - 3585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2018.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL076320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193563v1</w:t>
+                <w:t xml:space="preserve">hal-01835809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal polynyas: Winter oases for subadult southern elephant seals in East Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Labrousse</w:t>
+                <w:t xml:space="preserve">The southern ocean meridional overturning in the sea-ice sector is driven by freshwater fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Darvall Williams</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie M. Downes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21388-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720675v1</w:t>
+                <w:t xml:space="preserve">hal-01795122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscale Rossby waves on the Antarctic circumpolar current</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Southern Ocean Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao2824⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2018.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832870v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal outflow of Ice shelf water across the front of the Filchner Ice shelf, Weddell Sea, Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coastal polynyas: Winter oases for subadult southern elephant seals in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Darvall Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL076320⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21388-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835809v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">Submesoscale Rossby waves on the Antarctic circumpolar current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Bachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Stamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hosegood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Katherine A. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao2824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629465v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Circulation and Submesoscale Variability during the Formation of a Southern Ocean Mesoscale Eddy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Under the sea ice: Exploring the relationship between sea ice and the foraging behaviour of southern elephant seals in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Bachman</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Massom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip A. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-16-0266.1⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.17-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629234v1</w:t>
+                <w:t xml:space="preserve">hal-01538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Reconstruct Mean and Eddy Fluxes from Argo Floats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.83-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under the sea ice: Exploring the relationship between sea ice and the foraging behaviour of southern elephant seals in East Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frontal Circulation and Submesoscale Variability during the Formation of a Southern Ocean Mesoscale Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hosegood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Phillip A. Reid</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Bachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 156, pp.17-40. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (7), pp.1737 - 1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-16-0266.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538931v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ocean mixed layer under Southern Ocean sea-ice: Seasonal cycle and forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Roquet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Charrassin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1608 - 1633. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497134v1</w:t>
+                <w:t xml:space="preserve">hal-01629465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in sea ice cover and climate elicit sex specific responses in an Antarctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Massom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9102,3710 +9110,3840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isopycnal mixing suppression by the Antarctic Circumpolar Current and the Southern Ocean meridional overturning circulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The ocean mixed layer under Southern Ocean sea-ice: Seasonal cycle and forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunke Schmidtko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Charrassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-16-0263.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1608 - 1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629759v1</w:t>
+                <w:t xml:space="preserve">hal-01497134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Mazloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, State of the Climate in 2016, 98 (8), pp.S166-S167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2017BAMSStateoftheClimate.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isopycnal mixing suppression by the Antarctic Circumpolar Current and the Southern Ocean meridional overturning circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2016BAMSStateoftheClimate.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (8), pp.2023 - 2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-16-0263.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644266v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Mayer</w:t>
+                <w:t xml:space="preserve">How does Subantarctic Mode Water ventilate the Southern Hemisphere subtropics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Shuckburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6558 - 6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449123v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Subantarctic Mode Water ventilate the Southern Hemisphere subtropics?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Haynes</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mazloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011680⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, State of the Climate in 2015, 97 (8), pp.S166-S169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2016BAMSStateoftheClimate.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414987v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Trudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Cerchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre N. Zerbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1985-1998. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233874v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207315v1</w:t>
+                <w:t xml:space="preserve">hal-01233870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Llort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1985-1998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233870v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier van Der Merwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quéroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211485v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter use of sea ice and ocean water mass habitat by southern elephant seals: The length and breadth of the mystery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Heerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.52-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy-induced variability in Southern Ocean abyssal mixing on climatic timescales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2200⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6416-6423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135632v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of the Antarctic Circumpolar Current dynamics investigated with drifter data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency of the current global ocean observing systems from an Argo perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.547-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-10-547-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139523v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-water iron supplies in the Southern Ocean sustained by deep winter mixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+                <w:t xml:space="preserve">Eddy-induced variability in Southern Ocean abyssal mixing on climatic timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy L. Sheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alexander Brearley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt L. Polzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7, pp.314-320. </w:t>
+              <w:t xml:space="preserve">, 2014, 7 (8), pp.577-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983558v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of the current global ocean observing systems from an Argo perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aspects of the Antarctic Circumpolar Current dynamics investigated with drifter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zambianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (3), pp.547-557. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-10-547-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128088v1</w:t>
+                <w:t xml:space="preserve">hal-01139523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Southern Ocean water mass circulation and characteristics in CMIP5 models: Historical bias and forcing response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surface-water iron supplies in the Southern Ocean sustained by deep winter mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20135⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414883v1</w:t>
+                <w:t xml:space="preserve">hal-00983558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Southern Ocean mixed-layer depths in CMIP5 models: Historical bias and forcing response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring ocean heat content from the current generation of global ocean observing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20157⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.923-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/OSD-10-923-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414896v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of surface winds over the Atlantic, Indian, and Pacific Ocean sectors of the Southern Ocean in CMIP5 models: historical bias, forcing response, and state dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Assessment of Southern Ocean water mass circulation and characteristics in CMIP5 models: Historical bias and forcing response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Shuckburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1830 - 1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414924v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring ocean heat content from the current generation of global ocean observing systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Southern Ocean mixed-layer depths in CMIP5 models: Historical bias and forcing response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabanes</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Shuckburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/OSD-10-923-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1845 - 1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983766v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized subduction of anthropogenic carbon dioxide in the Southern Hemisphere oceans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of surface winds over the Atlantic, Indian, and Pacific Ocean sectors of the Southern Ocean in CMIP5 models: historical bias, forcing response, and state dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Shuckburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.547 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495159v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets and Topography: Jet Transitions and the Impact on Transport in the Antarctic Circumpolar Current</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Representation of the Antarctic Circumpolar Current in the CMIP5 climate models and future changes under warming scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Shuckburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0135.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C12), pp.C12008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495170v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of the Antarctic Circumpolar Current in the CMIP5 climate models and future changes under warming scenarios</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jets and Topography: Jet Transitions and the Impact on Transport in the Antarctic Circumpolar Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew F. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JC008412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.956 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0135.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495122v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained monitoring of the Southern Ocean at Drake passage: past achievements and future priorities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized subduction of anthropogenic carbon dioxide in the Southern Hemisphere oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Matear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lenton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010RG000348⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (8), pp.579 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753357v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonally asymmetric response of the Southern Ocean mixed-layer depth to the Southern Annular Mode</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustained monitoring of the Southern Ocean at Drake passage: past achievements and future priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip L. Woodworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa K. Chereskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley C. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo812⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.RG4005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010RG000348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059225v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean Thermocline Ventilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zonally asymmetric response of the Southern Ocean mixed-layer depth to the Southern Annular Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Wijffels</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rintoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009jpo4291.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059222v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed subsurface signature of Southern Ocean sea level rise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.B. Sallee</w:t>
+                <w:t xml:space="preserve">Southern Ocean Thermocline Ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Rintoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wijffels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2007.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (3), pp.509 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009jpo4291.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00406814v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Antarctic Circumpolar Current to atmospheric variability</w:t>
+                <w:t xml:space="preserve">Observed subsurface signature of Southern Ocean sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.B. Sallee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Speer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), pp.351-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2007JCLI1702.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406819v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An estimate of Lagrangian eddy statistics and diffusion in the mixed layer of the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of the Antarctic Circumpolar Current to atmospheric variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Sallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Sallee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">R. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Speer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rick Lumpkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (12), pp.3020-3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JCLI1702.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406822v1</w:t>
+                <w:t xml:space="preserve">hal-00406819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux variability in frontal regions of the Southern Ocean from CARbon Interface OCean Atmosphere drifters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+                <w:t xml:space="preserve">An estimate of Lagrangian eddy statistics and diffusion in the mixed layer of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Sallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Rick Lumpkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (4), pp.441-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481619v1</w:t>
+                <w:t xml:space="preserve">hal-00406822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy heat diffusion and Subantarctic Mode Water formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Speer</w:t>
+                <w:t xml:space="preserve">Air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux variability in frontal regions of the Southern Ocean from CARbon Interface OCean Atmosphere drifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hénocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL032827⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (5 part 2), pp.2062-2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282593v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eddy heat diffusion and Subantarctic Mode Water formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Speer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.L05607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL032827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation of subantarctic mode water in the southeastern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Sallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wienders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Speer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56, pp.525-542. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-005-0054-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12815,986 +12953,986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the relation between ocean heat storage and thermal expansion from a water mass perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the 2003-2022 Sea Level Anomalies field in ice-covered regions of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fourest</w:t>
+                <w:t xml:space="preserve">Cosme Mosneron Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guillaume-Castel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+                <w:t xml:space="preserve">Pierre Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725920v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating upper ocean salinity changes over the past three decades in the Indian sector of the Southern Ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the relation between ocean heat storage and thermal expansion from a water mass perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Haumann</w:t>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guillaume-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19941⟩</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725895v1</w:t>
+                <w:t xml:space="preserve">insu-04725920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased future ocean heat uptake constrained by Antarctic sea ice extent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigating upper ocean salinity changes over the past three decades in the Indian sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Haumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04725939v1</w:t>
+                <w:t xml:space="preserve">insu-04725895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mass formation and export from the Filchner-Ronne Ice Shelf</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elin Darelius</w:t>
+                <w:t xml:space="preserve">Increased future ocean heat uptake constrained by Antarctic sea ice extent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davis</w:t>
+                <w:t xml:space="preserve">Lester Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore Hattermann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Frölicher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725907v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the 2003-2022 Sea Level Anomalies field in ice-covered regions of the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Water mass formation and export from the Filchner-Ronne Ice Shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosme Mosneron Dupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">M. Janout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Veillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Prandi</w:t>
+                <w:t xml:space="preserve">Mathias van Caspel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Darelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tore Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10622⟩</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725914v1</w:t>
+                <w:t xml:space="preserve">insu-04725907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceans and Coastal Ecosystems and Their Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change 2022 – Impacts, Adaptation and Vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.379-550, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009325844.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon and other Biogeochemical Cycles and Feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep G. Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M.S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos H. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Cotrim Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPCC AR6 WGI, Final Government Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 5, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13804,147 +13942,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of improved tidal mixing in NEMO one-degree global ocean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Rathore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13954,114 +14092,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux modales de l'Océan Austral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId477"/>
+      <w:footerReference w:type="default" r:id="rId478"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14208,51 +14346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Vogt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1081-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lin&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02197-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariaan Purich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mccormack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strugnell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09349-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducrocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Steiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66458-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong Mckay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindasamy Bala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1611-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirtana Na&#235;ck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1947-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Darelius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein &#216;sterhus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jc020700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04483641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mini&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1267-2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Auger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019363" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Purkey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gordon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Castagno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stewart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1221701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Ster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Portela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1186403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41962-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daae" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;r Dundas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H. Hellmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36580-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49353-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Abrahamsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaigre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander Haumann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38425-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Povl Abrahamsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J. Leng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arrowsmith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenjie Zhou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. S. Meijers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01695-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Palazzo Corner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siegert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ceppi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L Fr&#246;licher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsci.2023.1170744" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C. Naveira Garabato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC018096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Silvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0074.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01166-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2721-2022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03838473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7683-2022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0889.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95949-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560251v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foppert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Kobayashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017935" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cowley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22318-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Labrousse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Ryan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Mcmahon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000092" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03745-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunke Schmidtko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0186.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. S. Bull" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Holland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016550" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330670v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ceia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Furness" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15839" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03303-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20781-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86043-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Hobbs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Roach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bindoff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-20-0454.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Zika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-323-2020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15485-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02521455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904112v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pellichero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl085992" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0878-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904217v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Chapman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0705-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Josey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0155.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Beadling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Russell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Stouffer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazloff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne D. Talley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0970.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017923v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0120.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015460" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt L. Polzin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A King" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0561-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09973-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286221v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Palmer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Chidichimo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Church" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Solow" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12831" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Downes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04101-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2018.215" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Darvall Williams" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tamura" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21388-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832870v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bachman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stamper" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hosegood" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Adams" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao2824" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076320" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0266.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618252v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538931v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Massom" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Reid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497134v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011970" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Reid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43236" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629759v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0263.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632911v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mazloff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Menezes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Macdonald" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Meredith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2017BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mazloff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2016BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414987v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Shuckburgh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011680" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280939v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heerah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135632v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L. Sheen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexander Brearley" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2200" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139523v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zambianchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.05.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128088v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabanes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-547-2014" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414883v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bracegirdle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20135" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20157" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414924v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50153" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983766v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-923-2013" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495159v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Matear" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1523" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495170v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0135.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008412" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753357v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa K. Chereskin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Marshall" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley C. Allison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000348" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059225v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Speer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rintoul" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo812" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059222v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Speer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rintoul" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijffels" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009jpo4291.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406814v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sallee" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2007.03.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTVNJGZN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406819v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1702.1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406822v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Lumpkin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481619v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;nocq" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282593v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sall&#233;e" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032827" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wienders" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0054-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFL3TNJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourest" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillaume-Castel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7891" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725895v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haumann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19941" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725939v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;licher" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1534" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725907v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janout" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van Caspel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Hattermann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15178" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725914v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Mosneron Dupin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10622" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336145v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.S. Monteiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Costa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cotrim Da Cunha" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Cox" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237363v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Rathore" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193791v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Rathore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirtana Na&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1947-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02197-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducrocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Steiger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66458-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariaan Purich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mccormack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strugnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09349-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Vogt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1081-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong Mckay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindasamy Bala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1611-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Darelius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein &#216;sterhus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jc020700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04483641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vignes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mini&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1267-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49353-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;r Dundas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H. Hellmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36580-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Abrahamsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaigre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander Haumann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38425-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Ster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Portela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1186403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41962-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Purkey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gordon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Castagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stewart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1221701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenjie Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. S. Meijers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Povl Abrahamsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01695-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J. Leng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arrowsmith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Palazzo Corner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siegert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ceppi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L Fr&#246;licher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsci.2023.1170744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C. Naveira Garabato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC018096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01166-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Silvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0074.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2721-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03838473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7683-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Hobbs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Roach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bindoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-20-0454.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86043-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Labrousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Ryan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Mcmahon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000092" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03745-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foppert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Kobayashi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017935" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cowley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22318-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0889.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95949-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunke Schmidtko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0186.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. S. Bull" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Holland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016550" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03303-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20781-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ceia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Furness" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15839" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Beadling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Russell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Stouffer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazloff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne D. Talley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0970.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl085992" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0878-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02521455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015710" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Zika" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-323-2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15485-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Chapman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0705-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Forget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Josey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0155.1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Palmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Chidichimo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Church" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00416" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09973-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Solow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12831" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt L. Polzin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A King" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0561-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015460" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0120.1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076320" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Downes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04101-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193563v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2018.215" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Darvall Williams" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tamura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21388-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bachman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stamper" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hosegood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Adams" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao2824" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Massom" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Reid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0266.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Reid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43236" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497134v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011970" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632911v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mazloff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Menezes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Meredith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2017BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0263.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Shuckburgh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011680" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mazloff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2016BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heerah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabanes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-547-2014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L. Sheen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexander Brearley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2200" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139523v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zambianchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.05.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983766v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-923-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414883v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bracegirdle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20135" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20157" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Wang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50153" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495122v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008412" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495170v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0135.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495159v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Matear" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1523" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa K. Chereskin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Marshall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley C. Allison" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000348" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Speer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rintoul" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo812" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059222v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Speer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rintoul" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijffels" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009jpo4291.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406814v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sallee" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2007.03.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTVNJGZN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406819v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1702.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Lumpkin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481619v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;nocq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2062" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sall&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032827" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wienders" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0054-x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFL3TNJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Mosneron Dupin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10622" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourest" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillaume-Castel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7891" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haumann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19941" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725939v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;licher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1534" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725907v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van Caspel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Hattermann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15178" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336145v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.S. Monteiro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Costa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cotrim Da Cunha" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Cox" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237363v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193791v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>