--- v1 (2026-04-26)
+++ v2 (2026-05-26)
@@ -368,814 +368,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal variability effect doped by climate change drove the 2023 marine heat extreme in the North Atlantic</w:t>
+                <w:t xml:space="preserve">Stratification and overturning circulation are intertwined controls on ocean heat uptake efficiency in climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Linus Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Liné</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02197-1⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1081-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-1081-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045110v1</w:t>
+                <w:t xml:space="preserve">hal-05172914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chlorophyll halo over Maud Rise in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal variability effect doped by climate change drove the 2023 marine heat extreme in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ducrocq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66458-5⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02197-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500456v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging evidence of abrupt changes in the Antarctic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerilie Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariaan Purich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerilie Abram</w:t>
+                <w:t xml:space="preserve">Matthew England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariaan Purich</w:t>
+                <w:t xml:space="preserve">Felicity Mccormack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Strugnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 644 (8077), pp.621-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-025-09349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification and overturning circulation are intertwined controls on ocean heat uptake efficiency in climate models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chlorophyll halo over Maud Rise in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Vogt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (3), pp.1081-1103. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-21-1081-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66458-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172914v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why icebergs and their interactions with sea ice should be included in Earth system models?</w:t>
+                <w:t xml:space="preserve">Tipping points in ocean and atmosphere circulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+                <w:t xml:space="preserve">Sina Loriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
+                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fichefet</w:t>
+                <w:t xml:space="preserve">David Armstrong Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fraser</w:t>
+                <w:t xml:space="preserve">Govindasamy Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massonnet</w:t>
+                <w:t xml:space="preserve">Andreas Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.1611-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0322.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-1611-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397165v2</w:t>
+                <w:t xml:space="preserve">hal-05381370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping points in ocean and atmosphere circulations</w:t>
+                <w:t xml:space="preserve">Why icebergs and their interactions with sea ice should be included in Earth system models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Loriani</w:t>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
+                <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Armstrong Mckay</w:t>
+                <w:t xml:space="preserve">Thierry Fichefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govindasamy Bala</w:t>
+                <w:t xml:space="preserve">Alexander Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Born</w:t>
+                <w:t xml:space="preserve">François Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (5), pp.1611-1653. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-16-1611-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0322.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381370v1</w:t>
+                <w:t xml:space="preserve">hal-05397165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed Pathways and Interannual Variability of the Warm Inflow Onto the Continental Shelf in the Southern Weddell Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,51 +1408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Himmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pauthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1657,1476 +1657,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust acceleration of Earth system heating observed over the past six decades</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First description of in situ chlorophyll fluorescence signal within East Antarctic coastal polynyas during fall and winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Ster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49353-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1186403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1186403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454855v1</w:t>
+                <w:t xml:space="preserve">hal-04174778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational evidence for on-shelf heat transport driven by dense water export in the Weddell Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilker Fer</w:t>
+                <w:t xml:space="preserve">Drivers of Antarctic sea ice advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut H. Hellmer</w:t>
+                <w:t xml:space="preserve">Paul R Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.6219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36580-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41962-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139564v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern ocean carbon and heat impact on climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing Antarctic Bottom Water in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. Abrahamsen</w:t>
+                <w:t xml:space="preserve">Alessandro Silvano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Allaigre</w:t>
+                <w:t xml:space="preserve">Sarah G. Purkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthis Auger</w:t>
+                <w:t xml:space="preserve">Arnold Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ayres</w:t>
+                <w:t xml:space="preserve">Pasquale Castagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0056⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1221701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04139549v1</w:t>
+                <w:t xml:space="preserve">hal-04454886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and projected patterns of warming and marine heatwaves in the Southern Indian Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Pietri</w:t>
+                <w:t xml:space="preserve">Southern Ocean Ice-Covered Eddy Properties From Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew F. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC019363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139547v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for an intensified hydrological cycle in the Indian sector of the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+                <w:t xml:space="preserve">Robust acceleration of Earth system heating observed over the past six decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38425-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49353-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139555v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of in situ chlorophyll fluorescence signal within East Antarctic coastal polynyas during fall and winter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Southern ocean carbon and heat impact on climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bourreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+                <w:t xml:space="preserve">E. P. Abrahamsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Ster</w:t>
+                <w:t xml:space="preserve">C. Allaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Portela</w:t>
+                <w:t xml:space="preserve">H. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1186403⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174778v1</w:t>
+                <w:t xml:space="preserve">insu-04139549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Antarctic sea ice advance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Observational evidence for on-shelf heat transport driven by dense water export in the Weddell Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Darelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R Holland</w:t>
+                <w:t xml:space="preserve">Vâr Dundas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut H. Hellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.6219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41962-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36580-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296410v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing Antarctic Bottom Water in the Southern Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah G. Purkey</w:t>
+                <w:t xml:space="preserve">Current and projected patterns of warming and marine heatwaves in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Azarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Gordon</w:t>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Castagno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1221701⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454886v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean Ice-Covered Eddy Properties From Satellite Altimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthis Auger</w:t>
+                <w:t xml:space="preserve">Isotopic evidence for an intensified hydrological cycle in the Indian sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew F. Thompson</w:t>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pauthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JC019363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38425-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139559v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slowdown of Antarctic Bottom Water export driven by climatic wind and sea-ice changes</w:t>
+                <w:t xml:space="preserve">Tracing the impacts of recent rapid sea ice changes and the A68 megaberg on the surface freshwater balance of the Weddell and Scotia Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenjie Zhou</w:t>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+                <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+                <w:t xml:space="preserve">Melanie J. Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul R Holland</w:t>
+                <w:t xml:space="preserve">Carol Arrowsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.701-709. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01695-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04188261v1</w:t>
+                <w:t xml:space="preserve">insu-04139548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the impacts of recent rapid sea ice changes and the A68 megaberg on the surface freshwater balance of the Weddell and Scotia Seas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Slowdown of Antarctic Bottom Water export driven by climatic wind and sea-ice changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenjie Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carol Arrowsmith</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381, </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.701-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01695-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04139548v1</w:t>
+                <w:t xml:space="preserve">insu-04188261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zero Emissions Commitment and climate stabilization</w:t>
               </w:r>
@@ -3246,77 +3246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpolar Southern Ocean Seasonal Variability of the Geostrophic Circulation From Multi-Mission Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3363,64 +3363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern ocean sea level anomaly in the sea ice-covered sector from multimission satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3595,1121 +3595,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CISE-LOCEAN seawater isotopic database (1998-2021)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+                <w:t xml:space="preserve">A modeling framework to understand historical and projected ocean climate change in large coupled ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clement rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-2721-2022⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7683-7713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-7683-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03746451v1</w:t>
+                <w:t xml:space="preserve">hal-03838473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling framework to understand historical and projected ocean climate change in large coupled ensembles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">The CISE-LOCEAN seawater isotopic database (1998-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7683-7713. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.2721-2735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-7683-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-2721-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838473v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic temperature and salinity changes in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will Hobbs</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jcli-d-20-0454.1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86043-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195822v1</w:t>
+                <w:t xml:space="preserve">hal-03182511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+                <w:t xml:space="preserve">Anthropogenic temperature and salinity changes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilla Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jullion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathaniel Bindoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.215-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86043-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/jcli-d-20-0454.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182511v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weddell seal behaviour during an exceptional oceanographic event in the Filchner-Ronne Ice Shelf in 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Labrousse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clive Mcmahon</w:t>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954102021000092⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 596, pp.E7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03745-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197794v1</w:t>
+                <w:t xml:space="preserve">insu-03683258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kestenare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03745-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1840), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22318-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03683258v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Argo reveals Bottom Water properties and pathways in the Australian‐Antarctic basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weddell seal behaviour during an exceptional oceanographic event in the Filchner-Ronne Ice Shelf in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Foppert</w:t>
+                <w:t xml:space="preserve">Svenja Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah G. Purkey</w:t>
+                <w:t xml:space="preserve">Fabien Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Zilberman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taiyo Kobayashi</w:t>
+                <w:t xml:space="preserve">Clive Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017935⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.252-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102021000092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560251v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthis Auger</w:t>
+                <w:t xml:space="preserve">Deep Argo reveals Bottom Water properties and pathways in the Australian‐Antarctic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Foppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+                <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah G. Purkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Kestenare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Nathalie Zilberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Cowley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taiyo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1840), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.e2021JC017935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22318-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671353v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission-induced feedbacks between the Southern Ocean carbon cycle and the climate system: A multiple Earth System Model analysis using a water mass tracking approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilla Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,90 +4782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher correction: Ventilation of the abyss in the Atlantic sector of the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Akhoudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alexander Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Y. S. Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,425 +5161,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vignes</w:t>
+                <w:t xml:space="preserve">Untangling local and remote influences in two major petrel habitats in the oligotrophic Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ceia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Furness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03303-x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (5773-5785), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184114v1</w:t>
+                <w:t xml:space="preserve">hal-03330670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summertime increases in upper-ocean stratification and mixed-layer depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20781-1⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 591 (7851), pp.592-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03303-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127689v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling local and remote influences in two major petrel habitats in the oligotrophic Southern Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Southern Ocean in-situ temperature trends over 25 years emerge from interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kestenare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (5773-5785), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330670v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Southern Ocean Properties across Coupled Model Intercomparison Project Generations: CMIP3 to CMIP6</w:t>
               </w:r>
@@ -5693,680 +5693,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of wind stress drives the abrupt onset of biological carbon uptake in the Kerguelen bloom: A multisensor approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">Ice Shelf Basal Melt and Influence on Dense Water Outflow in the Southern Weddell Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Akhoudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Marion Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (9), pp.e2019GL085992. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (2), pp.e2019JC015710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019gl085992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904112v1</w:t>
+                <w:t xml:space="preserve">insu-02521455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-induced changes to the global ocean water-masses and their time of emergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+                <w:t xml:space="preserve">Tracking the spread of a passive tracer through Southern Ocean water masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan D. Zika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-020-0878-x⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.323 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-16-323-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933530v1</w:t>
+                <w:t xml:space="preserve">hal-02552178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Shelf Basal Melt and Influence on Dense Water Outflow in the Southern Weddell Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Benetti</w:t>
+                <w:t xml:space="preserve">Faster Atlantic currents drive poleward expansion of temperate phytoplankton in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Randelhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015710⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15485-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02521455v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the spread of a passive tracer through Southern Ocean water masses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan D. Zika</w:t>
+                <w:t xml:space="preserve">Human-induced changes to the global ocean water-masses and their time of emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Durack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-16-323-2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-020-0878-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552178v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Atlantic currents drive poleward expansion of temperate phytoplankton in the Arctic Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+                <w:t xml:space="preserve">Relaxation of wind stress drives the abrupt onset of biological carbon uptake in the Kerguelen bloom: A multisensor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.1705. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (9), pp.e2019GL085992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15485-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019gl085992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941702v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Southern Ocean fronts and their influence on biological and physical processes in a changing climate</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,77 +6750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sensitivity of Southeast Pacific Heat Distribution to Local and Remote Changes in Ocean Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,827 +6878,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of the Ocean Observation System for Quantifying Regional Heat and Freshwater Storage and Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of dense Antarctic water supply to the Atlantic Ocean overturning circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Povl Abrahamsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew D Palmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul J Durack</w:t>
+                <w:t xml:space="preserve">Kurt L. Polzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paz Chidichimo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+                <w:t xml:space="preserve">Brian A King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00416⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.742-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0561-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286221v1</w:t>
+                <w:t xml:space="preserve">hal-02517906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal vents trigger massive phytoplankton blooms in the Southern Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">The Thermohaline Modes of the Global Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09973-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.2535 - 2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-19-0120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165678v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First odyssey beneath the sea ice of juvenile emperor penguins in East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Heat Distribution in the Southeast Pacific Is Only Weakly Sensitive to High‐Latitude Heat Flux and Wind Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Josey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.8647-8666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jc015460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024390v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of dense Antarctic water supply to the Atlantic Ocean overturning circulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian A King</w:t>
+                <w:t xml:space="preserve">Hydrothermal vents trigger massive phytoplankton blooms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0561-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09973-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517906v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Distribution in the Southeast Pacific Is Only Weakly Sensitive to High‐Latitude Heat Flux and Wind Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Josey</w:t>
+                <w:t xml:space="preserve">Adequacy of the Ocean Observation System for Quantifying Regional Heat and Freshwater Storage and Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Durack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paz Chidichimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019jc015460⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904424v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermohaline Modes of the Global Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">First odyssey beneath the sea ice of juvenile emperor penguins in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Solow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.2535 - 2552. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/jpo-d-19-0120.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps12831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017923v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -8026,51 +8026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The southern ocean meridional overturning in the sea-ice sector is driven by freshwater fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pellichero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal polynyas: Winter oases for subadult southern elephant seals in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Darvall Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,77 +8489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under the sea ice: Exploring the relationship between sea ice and the foraging behaviour of southern elephant seals in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Massom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,90 +8848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8982,77 +8982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in sea ice cover and climate elicit sex specific responses in an Antarctic predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Massom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,90 +9116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ocean mixed layer under Southern Ocean sea-ice: Seasonal cycle and forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pellichero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunke Schmidtko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Charrassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9471,64 +9471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Subantarctic Mode Water ventilate the Southern Hemisphere subtropics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Shuckburgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9631,77 +9631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mazloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, State of the Climate in 2015, 97 (8), pp.S166-S169. </w:t>
@@ -9867,676 +9867,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Llort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1985-1998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233870v1</w:t>
+                <w:t xml:space="preserve">hal-01233874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier van Der Merwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quéroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233874v1</w:t>
+                <w:t xml:space="preserve">hal-01207315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207315v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter use of sea ice and ocean water mass habitat by southern elephant seals: The length and breadth of the mystery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Labrousse</w:t>
+                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.023⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6416-6423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280939v1</w:t>
+                <w:t xml:space="preserve">hal-01211485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Winter use of sea ice and ocean water mass habitat by southern elephant seals: The length and breadth of the mystery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Resplandy</w:t>
+                <w:t xml:space="preserve">Karine Heerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (15), pp.6416-6423. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.52-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211485v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of the current global ocean observing systems from an Argo perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10665,64 +10665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto C. Naveira Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alexander Brearley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt L. Polzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (8), pp.577-582. </w:t>
@@ -10903,51 +10903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Bowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11011,51 +11011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring ocean heat content from the current generation of global ocean observing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11184,51 +11184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Shuckburgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11318,51 +11318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Shuckburgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Bracegirdle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11465,51 +11465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (2), pp.547 - 562. </w:t>
@@ -11547,51 +11547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of the Antarctic Circumpolar Current in the CMIP5 climate models and future changes under warming scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. S. Meijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Shuckburgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11675,265 +11675,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets and Topography: Jet Transitions and the Impact on Transport in the Antarctic Circumpolar Current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized subduction of anthropogenic carbon dioxide in the Southern Hemisphere oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Matear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0135.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (8), pp.579 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495170v1</w:t>
+                <w:t xml:space="preserve">hal-01495159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized subduction of anthropogenic carbon dioxide in the Southern Hemisphere oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jets and Topography: Jet Transitions and the Impact on Transport in the Antarctic Circumpolar Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew F. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lenton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (8), pp.579 - 584. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.956 - 972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-11-0135.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495159v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained monitoring of the Southern Ocean at Drake passage: past achievements and future priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L. Woodworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,51 +12845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wienders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Speer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56, pp.525-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13019,51 +13019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
@@ -13153,51 +13153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guillaume-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina von Schuckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
@@ -13235,90 +13235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating upper ocean salinity changes over the past three decades in the Indian sector of the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Akhoudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13369,51 +13369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased future ocean heat uptake constrained by Antarctic sea ice extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14346,51 +14346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Rathore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirtana Na&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1947-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lin&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02197-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducrocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Steiger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66458-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariaan Purich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mccormack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strugnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09349-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Vogt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1081-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong Mckay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindasamy Bala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1611-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Darelius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein &#216;sterhus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jc020700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04483641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vignes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mini&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1267-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49353-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;r Dundas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H. Hellmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36580-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Abrahamsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaigre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander Haumann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38425-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Ster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Portela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1186403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41962-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Purkey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gordon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Castagno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stewart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1221701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Thompson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenjie Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. S. Meijers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Povl Abrahamsen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01695-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J. Leng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arrowsmith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Palazzo Corner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siegert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ceppi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L Fr&#246;licher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsci.2023.1170744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C. Naveira Garabato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC018096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01166-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Silvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0074.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2721-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03838473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7683-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Hobbs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Roach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bindoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-20-0454.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86043-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Labrousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Ryan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Mcmahon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000092" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03745-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foppert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Kobayashi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017935" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cowley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22318-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0889.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95949-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunke Schmidtko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0186.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. S. Bull" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Holland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016550" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03303-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20781-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ceia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Furness" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15839" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Beadling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Russell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Stouffer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazloff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne D. Talley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0970.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl085992" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933530v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0878-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02521455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015710" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Zika" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-323-2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15485-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Chapman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0705-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Forget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Josey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0155.1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Palmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Chidichimo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Church" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00416" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09973-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Solow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12831" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt L. Polzin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A King" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0561-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015460" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0120.1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076320" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Downes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04101-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193563v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2018.215" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Darvall Williams" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tamura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21388-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bachman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stamper" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hosegood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Adams" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao2824" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Massom" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Reid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0266.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Reid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43236" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497134v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011970" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632911v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mazloff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Menezes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Meredith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2017BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0263.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Shuckburgh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011680" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mazloff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2016BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280939v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heerah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabanes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-547-2014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L. Sheen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexander Brearley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2200" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139523v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zambianchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.05.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983766v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-923-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414883v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bracegirdle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20135" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20157" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Wang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50153" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495122v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008412" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495170v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0135.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495159v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Matear" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1523" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa K. Chereskin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Marshall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley C. Allison" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000348" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Speer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rintoul" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo812" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059222v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Speer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rintoul" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijffels" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009jpo4291.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406814v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sallee" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2007.03.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTVNJGZN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406819v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1702.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Lumpkin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481619v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;nocq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2062" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sall&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032827" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wienders" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0054-x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFL3TNJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Mosneron Dupin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10622" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourest" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillaume-Castel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7891" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haumann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19941" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725939v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;licher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1534" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725907v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van Caspel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Hattermann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15178" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336145v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.S. Monteiro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Costa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cotrim Da Cunha" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Cox" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237363v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193791v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Rathore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eth&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirtana Na&#235;ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1947-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Vogt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1081-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guinaldo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lin&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02197-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariaan Purich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Mccormack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strugnell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09349-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducrocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Steiger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66458-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong Mckay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindasamy Bala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1611-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397165v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fraser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0322.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Darelius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Janout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein &#216;sterhus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jc020700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04483641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vignes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mini&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1267-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bourreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Ster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Portela" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1186403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41962-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah G. Purkey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Gordon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Castagno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1221701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F. Thompson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prandi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019363" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49353-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Abrahamsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaigre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daae" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;r Dundas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Fer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut H. Hellmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36580-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander Haumann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38425-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Meredith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Povl Abrahamsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J. Leng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Arrowsmith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0162" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenjie Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. S. Meijers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01695-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Palazzo Corner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Siegert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ceppi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L Fr&#246;licher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsci.2023.1170744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C. Naveira Garabato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC018096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01166-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Silvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0074.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03838473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7683-2022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2721-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182511v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86043-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Hobbs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Roach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bindoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-20-0454.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03745-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cowley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22318-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Labrousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Ryan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Mcmahon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102021000092" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Foppert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Kobayashi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017935" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0889.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95949-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunke Schmidtko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0186.1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. S. Bull" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Jenkins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Holland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016550" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ceia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Murphy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Furness" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15839" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03303-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20781-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Beadling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Russell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J. Stouffer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazloff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne D. Talley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0970.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02521455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015710" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Zika" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-323-2020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941702v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15485-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0878-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl085992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. Chapman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Lea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-0705-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Forget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Josey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0155.1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517906v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt L. Polzin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A King" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0561-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017923v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-19-0120.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015460" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165678v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09973-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Palmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Chidichimo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Church" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00416" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Solow" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12831" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835809v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076320" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Downes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04101-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193563v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2018.215" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Darvall Williams" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Tamura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21388-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bachman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stamper" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hosegood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Adams" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao2824" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Massom" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip A. Reid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.10.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629234v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0266.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Reid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43236" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497134v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011970" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632911v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mazloff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Menezes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Meredith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2017BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0263.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Shuckburgh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011680" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644266v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mazloff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2016BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;-Garcia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heerah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.023" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chambers" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabanes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-547-2014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L. Sheen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexander Brearley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2200" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139523v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zambianchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.05.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983766v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-923-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414883v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bracegirdle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20135" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414896v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20157" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Wang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50153" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495122v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008412" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495159v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Matear" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1523" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-11-0135.1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753357v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa K. Chereskin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Marshall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley C. Allison" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000348" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Speer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rintoul" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo812" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059222v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Speer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rintoul" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijffels" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009jpo4291.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406814v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladeau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sallee" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2007.03.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTVNJGZN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406819v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1702.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Lumpkin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481619v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;nocq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2062" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sall&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032827" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wienders" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0054-x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HFL3TNJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Mosneron Dupin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10622" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourest" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guillaume-Castel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7891" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haumann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19941" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725939v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;licher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1534" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725907v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van Caspel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Hattermann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15178" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239372v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schoeman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009325844.005" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336145v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.S. Monteiro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos H. Costa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cotrim Da Cunha" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Cox" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237363v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193791v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>